--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1263,325 +1263,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
+                <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+                <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Kiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632191v1</w:t>
+                <w:t xml:space="preserve">hal-01533894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
+                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Höfte</w:t>
+                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (2), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.3417-3428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533894v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical comparison of spatial point patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1745,51 +1745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional macronutrient-associated Fos expression patterns in the mouse brainstem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,51 +4404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4883,51 +4883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical groupwise comparison of spatial point patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,51 +4987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la morphodynamique des dents des feuilles d’Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,94 +5828,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual meeting of the Society for the Study of Ingestive Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Experimental Biology 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173371v1</w:t>
+                <w:t xml:space="preserve">hal-01173368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
               </w:r>
@@ -5953,94 +5953,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">16. Annual meeting of the Society for the Study of Ingestive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173368v1</w:t>
+                <w:t xml:space="preserve">hal-01173371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical three-dimensional estimation and mapping of neuronal distributions</w:t>
               </w:r>
@@ -6853,51 +6853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac269" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxi Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Kumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Komuro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visesha Kakarla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111848" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100421" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Haddad-T&#243;volli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Altirriba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Obri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eyre S&#225;nchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Chivite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.02.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. S. Farmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Pracejus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Turner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277661" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087759" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.07.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008974" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21954" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFS56634-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(02)00226-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9875TPZ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagamy Soundiramourtty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Willand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Catapano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H Borschel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillaumin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70828-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200646v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556510" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet de Curi&#232;res" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Gadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDPVT.2004.1335298" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30463-0_71" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0V9HQZ3J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac269" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxi Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Kumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Komuro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visesha Kakarla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111848" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100421" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Haddad-T&#243;volli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Altirriba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Obri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eyre S&#225;nchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Chivite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.02.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. S. Farmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Pracejus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Turner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277661" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087759" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.07.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008974" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21954" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFS56634-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(02)00226-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9875TPZ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagamy Soundiramourtty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Willand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Catapano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H Borschel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillaumin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70828-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200646v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556510" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet de Curi&#232;res" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173371v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Gadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDPVT.2004.1335298" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30463-0_71" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0V9HQZ3J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>