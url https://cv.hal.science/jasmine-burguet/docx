--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -502,161 +502,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo stem cell establishment in meristems requires repression of organ boundary cell fate</w:t>
+                <w:t xml:space="preserve">IL-17/CXCL5 signaling within the oligovascular niche mediates human and mouse white matter injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+                <w:t xml:space="preserve">Guanxi Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Adroher</w:t>
+                <w:t xml:space="preserve">Rosie Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
+                <w:t xml:space="preserve">Yutaro Komuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Li</w:t>
+                <w:t xml:space="preserve">Visesha Kakarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp.111848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koac269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847280v1</w:t>
+                <w:t xml:space="preserve">hal-04302379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine Modulates the Processing of Food Odour in the Ventral Striatum</w:t>
               </w:r>
@@ -770,161 +770,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-17/CXCL5 signaling within the oligovascular niche mediates human and mouse white matter injury</w:t>
+                <w:t xml:space="preserve">De novo stem cell establishment in meristems requires repression of organ boundary cell fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanxi Xiao</w:t>
+                <w:t xml:space="preserve">Antoine Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosie Kumar</w:t>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaro Komuro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+                <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visesha Kakarla</w:t>
+                <w:t xml:space="preserve">Yu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (12), pp.111848. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302379v1</w:t>
+                <w:t xml:space="preserve">hal-03847280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge correction for intensity estimation of 3D heterogeneous point processes from replicated data</w:t>
               </w:r>
@@ -1263,325 +1263,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
+                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
+                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.3417-3428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533894v1</w:t>
+                <w:t xml:space="preserve">hal-02632191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
+                <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Kiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.3417-3428. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (2), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632191v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical comparison of spatial point patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1745,51 +1745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional macronutrient-associated Fos expression patterns in the mouse brainstem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2553,103 +2553,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo stem cell establishment in meristems requires repression of organ boundary cell fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all ist states</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
@@ -2767,316 +2767,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial statistics approaches to trace developmental trajectories without live imaging.</w:t>
+                <w:t xml:space="preserve">Dynamique spatio-temporelle de l'expression génique sans time-lapse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodological virtual workshop "Tools for quantitative imaging and analysis of plant ovule morphology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Journée Microscopie et Imagerie du Vivant (MIV) Plantes (IJPB/GDR ImaBIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758969v1</w:t>
+                <w:t xml:space="preserve">hal-03758972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique spatio-temporelle de l'expression génique sans time-lapse.</w:t>
+                <w:t xml:space="preserve">Spatial statistics approaches to trace developmental trajectories without live imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Microscopie et Imagerie du Vivant (MIV) Plantes (IJPB/GDR ImaBIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Methodological virtual workshop "Tools for quantitative imaging and analysis of plant ovule morphology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758972v1</w:t>
+                <w:t xml:space="preserve">hal-03758969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical multi-scale atlasing of leaf morphogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic atlasing of gene expression domains from individual images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïçal Selka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+                <w:t xml:space="preserve">Eric Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. IEEE International Symposium on Biomedical Imaging 2019 (ISBI1́9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733992v1</w:t>
+                <w:t xml:space="preserve">hal-02733986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and comparing spatial distributions in biological imaging</w:t>
               </w:r>
@@ -3138,713 +3147,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate dating of organs during growth can unmask invariant developmental patterns: illustration with plant leaf morphogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+                <w:t xml:space="preserve">Statistical multi-scale atlasing of leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734090v1</w:t>
+                <w:t xml:space="preserve">hal-02733992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+                <w:t xml:space="preserve">Accurate dating of organs during growth can unmask invariant developmental patterns: illustration with plant leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786234v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface parameterization and registration for statistical multiscale atlasing of organ development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Long Beach, Californie, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPRW.2019.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+                <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference 2019</w:t>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200581v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic atlasing of gene expression domains from individual images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. IEEE International Symposium on Biomedical Imaging 2019 (ISBI1́9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02733986v1</w:t>
+                <w:t xml:space="preserve">hal-05200581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a spatio-temporal atlas of 3D cellular parameters during leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,760 +3915,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic electrical muscle stimulation (EMS) following nerve injury and repair in Sprague Dawley rats does not lead to preferential reinnervation of target muscles</w:t>
+                <w:t xml:space="preserve">Spatial reorganization of Proopiomelanocortin (POMC)-expressing Neurons in the Arcuate Nucleus of POMC-EGFP Mice Resistant or Prone to Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael P Willand</w:t>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Catapano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+                <w:t xml:space="preserve">Marion Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory H Borschel</w:t>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the society for neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Supplement 405.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200613v1</w:t>
+                <w:t xml:space="preserve">hal-01588459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des organisations spatiales de structures ponctuelles en biologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic electrical muscle stimulation (EMS) following nerve injury and repair in Sprague Dawley rats does not lead to preferential reinnervation of target muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael P Willand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Catapano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory H Borschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mathématiques - Informatique de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Mallemort, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the society for neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200525v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial reorganization of Proopiomelanocortin (POMC)-expressing Neurons in the Arcuate Nucleus of POMC-EGFP Mice Resistant or Prone to Obesity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des organisations spatiales de structures ponctuelles en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, San Diego, Californie, United States. pp.2</w:t>
+              <w:t xml:space="preserve">Journées Mathématiques - Informatique de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Mallemort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740851v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial reorganization of Proopiomelanocortin (POMC)-expressing Neurons in the Arcuate Nucleus of POMC-EGFP Mice Resistant or Prone to Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guillaumin</w:t>
+                <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Supplement 405.8</w:t>
+              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, San Diego, Californie, United States. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588459v1</w:t>
+                <w:t xml:space="preserve">hal-02740851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MorphoLeaf: software for the groupwise analysis of plant leaf shape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MorphoLeaf: software for the quantitative analysis of leaf shape and of morphogenetic mechanisms involved in leaf growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200625v1</w:t>
+                <w:t xml:space="preserve">hal-05200559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical comparison of 3D point pattern distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MorphoLeaf: software for the groupwise analysis of plant leaf shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millan Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200620v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MorphoLeaf: software for the quantitative analysis of leaf shape and of morphogenetic mechanisms involved in leaf growth</w:t>
+                <w:t xml:space="preserve">Statistical comparison of 3D point pattern distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Biot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Image Analysis Methods for the Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Spatial Statistics: Emerging Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200559v1</w:t>
+                <w:t xml:space="preserve">hal-05200620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P186: Différences d’organisation spatiale des neurones pro-opiomélanocortine (POMC) dans le noyau arqué de l’hypothalamus de souris sensibles ou résistantes à l’obésité</w:t>
               </w:r>
@@ -4706,51 +4706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgium. pp.S165, </w:t>
@@ -4883,51 +4883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical groupwise comparison of spatial point patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,562 +4981,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la morphodynamique des dents des feuilles d’Arabidopsis thaliana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A three-dimensional modelling approach for data integration and statistical analysis of spatial distributions in cellular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Morphométrie et Évolution des Formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200653v1</w:t>
+                <w:t xml:space="preserve">hal-05200658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical differences between three-dimensional intensity maps computed from replicated point patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification de la morphodynamique des dents des feuilles d’Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millan Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 th International Conference on Stereology, Spatial Statistics and Stochastic Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Symposium Morphométrie et Évolution des Formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200649v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional modelling approach for data integration and statistical analysis of spatial distributions in cellular imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical differences between three-dimensional intensity maps computed from replicated point patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">7 th International Conference on Stereology, Spatial Statistics and Stochastic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200658v1</w:t>
+                <w:t xml:space="preserve">hal-05200649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient-dependent neuronal activation patterns in the nucleus of the solitary tract, as revealed by a statistical three-dimensional modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A three-dimensional modeling software for inter-individual and inter-modality data integration in small animal neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Schwarz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200662v1</w:t>
+                <w:t xml:space="preserve">hal-05200665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional modeling software for inter-individual and inter-modality data integration in small animal neuroimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient-dependent neuronal activation patterns in the nucleus of the solitary tract, as revealed by a statistical three-dimensional modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200665v1</w:t>
+                <w:t xml:space="preserve">hal-05200662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional statistical modeling of neuronal populations : illustration with spatial localization of supernumerary neurons in the locus coeruleus of quaking mutant mice.</w:t>
               </w:r>
@@ -5651,51 +5651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient-dependent neuronal activation patterns in the nucleus of the solitary tract: a study using 3d modeling and neuronal density maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5776,51 +5776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,124 +5828,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">16. Annual meeting of the Society for the Study of Ingestive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173368v1</w:t>
+                <w:t xml:space="preserve">hal-01173371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,323 +5953,323 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual meeting of the Society for the Study of Ingestive Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Experimental Biology 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173371v1</w:t>
+                <w:t xml:space="preserve">hal-01173368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical three-dimensional estimation and mapping of neuronal distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithm and software for the reconstruction, integration, and statistical analysis of 3D models in neuroanatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Maschino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753768v1</w:t>
+                <w:t xml:space="preserve">hal-02753925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithm and software for the reconstruction, integration, and statistical analysis of 3D models in neuroanatomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical three-dimensional estimation and mapping of neuronal distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753925v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie statistique de populations de neurones</w:t>
               </w:r>
@@ -6853,51 +6853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847280v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac269" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxi Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Kumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Komuro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visesha Kakarla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111848" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100421" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Haddad-T&#243;volli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Altirriba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Obri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eyre S&#225;nchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Chivite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.02.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. S. Farmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Pracejus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Turner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277661" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087759" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.07.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008974" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21954" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFS56634-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(02)00226-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9875TPZ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagamy Soundiramourtty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Willand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Catapano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H Borschel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillaumin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200559v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70828-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200646v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556510" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200649v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet de Curi&#232;res" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173371v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753925v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Gadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDPVT.2004.1335298" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30463-0_71" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0V9HQZ3J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxi Xiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Komuro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visesha Kakarla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111848" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100421" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Haddad-T&#243;volli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Altirriba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Obri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eyre S&#225;nchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Chivite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.02.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. S. Farmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Pracejus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Turner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277661" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087759" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.07.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008974" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21954" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFS56634-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(02)00226-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9875TPZ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagamy Soundiramourtty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillaumin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Willand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Catapano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H Borschel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70828-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200646v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556510" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet de Curi&#232;res" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753925v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Gadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDPVT.2004.1335298" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30463-0_71" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0V9HQZ3J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>