--- v2 (2026-05-03)
+++ v3 (2026-05-28)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-17/CXCL5 signaling within the oligovascular niche mediates human and mouse white matter injury</w:t>
+                <w:t xml:space="preserve">Dopamine Modulates the Processing of Food Odour in the Ventral Striatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanxi Xiao</w:t>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosie Kumar</w:t>
+                <w:t xml:space="preserve">Audrey Saint Albin Deliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaro Komuro</w:t>
+                <w:t xml:space="preserve">Christian Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visesha Kakarla</w:t>
+                <w:t xml:space="preserve">Elisa Gry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (12), pp.111848. </w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10051126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302379v1</w:t>
+                <w:t xml:space="preserve">hal-03738444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine Modulates the Processing of Food Odour in the Ventral Striatum</w:t>
+                <w:t xml:space="preserve">De novo stem cell establishment in meristems requires repression of organ boundary cell fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rampin</w:t>
+                <w:t xml:space="preserve">Antoine Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Saint Albin Deliot</w:t>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ouali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+                <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Gry</w:t>
+                <w:t xml:space="preserve">Yu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (5), pp.1126. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10051126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koac269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738444v1</w:t>
+                <w:t xml:space="preserve">hal-03847280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo stem cell establishment in meristems requires repression of organ boundary cell fate</w:t>
+                <w:t xml:space="preserve">IL-17/CXCL5 signaling within the oligovascular niche mediates human and mouse white matter injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+                <w:t xml:space="preserve">Guanxi Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Adroher</w:t>
+                <w:t xml:space="preserve">Rosie Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
+                <w:t xml:space="preserve">Yutaro Komuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Li</w:t>
+                <w:t xml:space="preserve">Visesha Kakarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp.111848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koac269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.111848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847280v1</w:t>
+                <w:t xml:space="preserve">hal-04302379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge correction for intensity estimation of 3D heterogeneous point processes from replicated data</w:t>
               </w:r>
@@ -1263,325 +1263,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
+                <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+                <w:t xml:space="preserve">Elizabeth Crowell Lecouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Kiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Höfte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632191v1</w:t>
+                <w:t xml:space="preserve">hal-01533894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy and software for the statistical spatial analysis of 3D intracellular distributions</w:t>
+                <w:t xml:space="preserve">Multiscale quantification of morphodynamics: MorphoLeaf software for 2D shape analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Höfte</w:t>
+                <w:t xml:space="preserve">Millan Cortizo Sabugo Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Vernhettes</w:t>
+                <w:t xml:space="preserve">Annamaria Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (2), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.3417-3428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.134619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533894v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical comparison of spatial point patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1745,64 +1745,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional macronutrient-associated Fos expression patterns in the mouse brainstem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2553,103 +2553,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo stem cell establishment in meristems requires repression of organ boundary cell fate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all ist states</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
@@ -2767,1084 +2767,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique spatio-temporelle de l'expression génique sans time-lapse.</w:t>
+                <w:t xml:space="preserve">Spatial statistics approaches to trace developmental trajectories without live imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Microscopie et Imagerie du Vivant (MIV) Plantes (IJPB/GDR ImaBIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Methodological virtual workshop "Tools for quantitative imaging and analysis of plant ovule morphology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758972v1</w:t>
+                <w:t xml:space="preserve">hal-03758969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial statistics approaches to trace developmental trajectories without live imaging.</w:t>
+                <w:t xml:space="preserve">Dynamique spatio-temporelle de l'expression génique sans time-lapse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodological virtual workshop "Tools for quantitative imaging and analysis of plant ovule morphology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Journée Microscopie et Imagerie du Vivant (MIV) Plantes (IJPB/GDR ImaBIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758969v1</w:t>
+                <w:t xml:space="preserve">hal-03758972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic atlasing of gene expression domains from individual images</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping and comparing spatial distributions in biological imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. IEEE International Symposium on Biomedical Imaging 2019 (ISBI1́9)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733986v1</w:t>
+                <w:t xml:space="preserve">hal-03780303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and comparing spatial distributions in biological imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical multi-scale atlasing of leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780303v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical multi-scale atlasing of leaf morphogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Surface parameterization and registration for statistical multiscale atlasing of organ development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Long Beach, Californie, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2019.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733992v1</w:t>
+                <w:t xml:space="preserve">hal-02733984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate dating of organs during growth can unmask invariant developmental patterns: illustration with plant leaf morphogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+                <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas T. Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Andrey</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734090v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface parameterization and registration for statistical multiscale atlasing of organ development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+                <w:t xml:space="preserve">Accurate dating of organs during growth can unmask invariant developmental patterns: illustration with plant leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733984v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal quantification of 3D cellular parameters during leaf morphogenesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
+                <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference</w:t>
+              <w:t xml:space="preserve">Quantitative BioImaging Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786234v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
+                <w:t xml:space="preserve">Dynamic atlasing of gene expression domains from individual images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging Conference 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. IEEE International Symposium on Biomedical Imaging 2019 (ISBI1́9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200581v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a spatio-temporal atlas of 3D cellular parameters during leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas T. Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,471 +3915,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial reorganization of Proopiomelanocortin (POMC)-expressing Neurons in the Arcuate Nucleus of POMC-EGFP Mice Resistant or Prone to Obesity</w:t>
+                <w:t xml:space="preserve">Chronic electrical muscle stimulation (EMS) following nerve injury and repair in Sprague Dawley rats does not lead to preferential reinnervation of target muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+                <w:t xml:space="preserve">Michael P Willand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Soto</w:t>
+                <w:t xml:space="preserve">Joseph Catapano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Guillaumin</w:t>
+                <w:t xml:space="preserve">Gregory H Borschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Supplement 405.8</w:t>
+              <w:t xml:space="preserve">Annual meeting of the society for neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588459v1</w:t>
+                <w:t xml:space="preserve">hal-05200613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic electrical muscle stimulation (EMS) following nerve injury and repair in Sprague Dawley rats does not lead to preferential reinnervation of target muscles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des organisations spatiales de structures ponctuelles en biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the society for neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées Mathématiques - Informatique de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Mallemort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200613v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des organisations spatiales de structures ponctuelles en biologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial reorganization of Proopiomelanocortin (POMC)-expressing Neurons in the Arcuate Nucleus of POMC-EGFP Mice Resistant or Prone to Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mathématiques - Informatique de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Mallemort, France</w:t>
+              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, San Diego, Californie, United States. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200525v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial reorganization of Proopiomelanocortin (POMC)-expressing Neurons in the Arcuate Nucleus of POMC-EGFP Mice Resistant or Prone to Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Gaudichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillaumin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, San Diego, Californie, United States. pp.2</w:t>
+              <w:t xml:space="preserve">Experimental Biology 2016 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, San Diego, United States. Supplement 405.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740851v1</w:t>
+                <w:t xml:space="preserve">hal-01588459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphoLeaf: software for the quantitative analysis of leaf shape and of morphogenetic mechanisms involved in leaf growth</w:t>
               </w:r>
@@ -4486,51 +4486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Boudaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4706,51 +4706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgium. pp.S165, </w:t>
@@ -4883,51 +4883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical groupwise comparison of spatial point patterns in biological imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4981,152 +4981,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional modelling approach for data integration and statistical analysis of spatial distributions in cellular imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical differences between three-dimensional intensity maps computed from replicated point patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">7 th International Conference on Stereology, Spatial Statistics and Stochastic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200658v1</w:t>
+                <w:t xml:space="preserve">hal-05200649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de la morphodynamique des dents des feuilles d’Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annamaria Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5201,342 +5188,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical differences between three-dimensional intensity maps computed from replicated point patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A three-dimensional modelling approach for data integration and statistical analysis of spatial distributions in cellular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 th International Conference on Stereology, Spatial Statistics and Stochastic Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Workshop on Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200649v1</w:t>
+                <w:t xml:space="preserve">hal-05200658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional modeling software for inter-individual and inter-modality data integration in small animal neuroimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient-dependent neuronal activation patterns in the nucleus of the solitary tract, as revealed by a statistical three-dimensional modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Burguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200665v1</w:t>
+                <w:t xml:space="preserve">hal-05200662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient-dependent neuronal activation patterns in the nucleus of the solitary tract, as revealed by a statistical three-dimensional modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A three-dimensional modeling software for inter-individual and inter-modality data integration in small animal neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Schwarz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05200662v1</w:t>
+                <w:t xml:space="preserve">hal-05200665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional statistical modeling of neuronal populations : illustration with spatial localization of supernumerary neurons in the locus coeruleus of quaking mutant mice.</w:t>
               </w:r>
@@ -5548,51 +5548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5651,77 +5651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient-dependent neuronal activation patterns in the nucleus of the solitary tract: a study using 3d modeling and neuronal density maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5776,271 +5776,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual meeting of the Society for the Study of Ingestive Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Experimental Biology 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173371v1</w:t>
+                <w:t xml:space="preserve">hal-01173368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation maps in the nucleus of the solitary tract (NTS) in response to internal stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet-de Curières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, San Diego, United States</w:t>
+              <w:t xml:space="preserve">16. Annual meeting of the Society for the Study of Ingestive Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173368v1</w:t>
+                <w:t xml:space="preserve">hal-01173371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm and software for the reconstruction, integration, and statistical analysis of 3D models in neuroanatomy</w:t>
               </w:r>
@@ -6065,51 +6065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Maschino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6173,51 +6173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6281,51 +6281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6853,51 +6853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302379v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxi Xiao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Komuro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visesha Kakarla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111848" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100421" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Haddad-T&#243;volli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Altirriba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Obri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eyre S&#225;nchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Chivite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.02.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. S. Farmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Pracejus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Turner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277661" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087759" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.07.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008974" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21954" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFS56634-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(02)00226-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9875TPZ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagamy Soundiramourtty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758969v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588459v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillaumin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Willand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Catapano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H Borschel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200525v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740851v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70828-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200646v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556510" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200649v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet de Curi&#232;res" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753925v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Gadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDPVT.2004.1335298" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30463-0_71" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0V9HQZ3J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Lelas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn Boitte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Froissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Th&#233;venin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Edoura-Gaena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichun Qiu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rampin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint Albin Deliot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ouali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10051126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanxi Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Kumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Komuro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visesha Kakarla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111848" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2020.100421" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Haddad-T&#243;volli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Altirriba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Obri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Eyre S&#225;nchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Chivite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2020.02.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. S. Farmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Pracejus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Dempsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Turner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Bokiniec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP277661" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Crowell Lecouey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet-de Curi&#232;res" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Vernhettes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13189" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo Sabugo Cortizo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.134619" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0087759" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652781v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Maurin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Andrey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.07.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwartz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008974" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659576v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.21954" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFS56634-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(02)00226-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9875TPZ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05187283v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivagamy Soundiramourtty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199947v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877853v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758972v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780303v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Blein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2019.00022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2017.14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Willand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Catapano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory H Borschel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Soto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillaumin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benoit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01588459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200625v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200620v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01579240v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillaumin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70828-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200646v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mailly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556510" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200649v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200653v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schwarz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maurin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755219v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet de Curi&#232;res" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173371v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753925v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Maschino" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753768v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Gadi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDPVT.2004.1335298" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30463-0_71" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0V9HQZ3J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758881v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>