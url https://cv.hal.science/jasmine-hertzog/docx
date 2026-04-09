--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -100,3421 +100,3421 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better understanding of the maleinization of oils using model fatty compounds: Insights from NMR, SEC, and HRMS analyses</w:t>
+                <w:t xml:space="preserve">Metal-free visible-light carbonylation of alkyl iodides to amides &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; consecutive photoinduced electron transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamseldin A Mohamed</w:t>
+                <w:t xml:space="preserve">Fatima Akhssas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Andric</w:t>
+                <w:t xml:space="preserve">Guillaume Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Silvestre</w:t>
+                <w:t xml:space="preserve">Meriem El Malamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+                <w:t xml:space="preserve">Naomi Illi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Geantet</w:t>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 239, pp.122469. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5sc09778a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412920v1</w:t>
+                <w:t xml:space="preserve">hal-05448010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Insights into Organic Matter from Astrophysical Ice Analogues by Multimodal Ionisation High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawry Honold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ruf</w:t>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2026, 547 (3), pp.stag434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stag434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free visible-light carbonylation of alkyl iodides to amides &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; consecutive photoinduced electron transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Better understanding of the maleinization of oils using model fatty compounds: Insights from NMR, SEC, and HRMS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamseldin A Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Akhssas</w:t>
+                <w:t xml:space="preserve">Laurène Andric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chu</w:t>
+                <w:t xml:space="preserve">Virginie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem El Malamy</w:t>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Illi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 239, pp.122469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sc09778a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448010v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum of non-targeted data for long term study of complex samples generated by direct infusion ultra-high resolution mass spectrometry</w:t>
+                <w:t xml:space="preserve">Chemical Evolution of Hydrothermal Liquefaction Oils from Microalgae During Hydrotreatment: Insights from GC×GC and FT-ICRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne E Woodward</w:t>
+                <w:t xml:space="preserve">Bruno da Costa Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan A Pieczonka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ruben Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Voellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mary J Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 286, pp.127514. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special issue “In Honor of Prof. Umit Ozkan −2024 Recipient of the ACS George A. Olah Award”, 39 (27), pp.12936-12948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.127514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865815v1</w:t>
+                <w:t xml:space="preserve">hal-05134918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass, carbon and energy balances of thermochemical processes for digestate valorization</w:t>
+                <w:t xml:space="preserve">Continuum of non-targeted data for long term study of complex samples generated by direct infusion ultra-high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Demol</w:t>
+                <w:t xml:space="preserve">Susanne E Woodward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aissaoui</w:t>
+                <w:t xml:space="preserve">Stefan A Pieczonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Gauthier-Maradei</w:t>
+                <w:t xml:space="preserve">Richard Haydock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Mary J Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 332, pp.119759. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.127514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.119759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.127514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041880v1</w:t>
+                <w:t xml:space="preserve">hal-04865815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical conversion of solid digestates: Effects of temperature and fluidizing gas on products composition</w:t>
+                <w:t xml:space="preserve">Mass, carbon and energy balances of thermochemical processes for digestate valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hechmi Aissaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rémi Demol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gauthier-Maradei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106928⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 332, pp.119759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.119759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865536v1</w:t>
+                <w:t xml:space="preserve">hal-05041880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Gold(I) N-Heterocyclic Carbenes Complexes Bearing Methacrylate Moiety</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermochemical conversion of solid digestates: Effects of temperature and fluidizing gas on products composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gerber</w:t>
+                <w:t xml:space="preserve">Mohamed Hechmi Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gauthier-Maradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1027, pp.123514. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.106928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2025.123514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889116v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Evolution of Hydrothermal Liquefaction Oils from Microalgae During Hydrotreatment: Insights from GC×GC and FT-ICRMS</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Gold(I) N-Heterocyclic Carbenes Complexes Bearing Methacrylate Moiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno da Costa Magalhães</w:t>
+                <w:t xml:space="preserve">Rim Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Checa</w:t>
+                <w:t xml:space="preserve">Ida Staccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+                <w:t xml:space="preserve">Julie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Voellinger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Special issue “In Honor of Prof. Umit Ozkan −2024 Recipient of the ACS George A. Olah Award”, 39 (27), pp.12936-12948. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1027, pp.123514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c00575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2025.123514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134918v1</w:t>
+                <w:t xml:space="preserve">hal-04889116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Easy, and Reproducible Fingerprint Methods for Endotoxin Characterization in Nanocellulose and Alginate-Based Hydrogel Scaffolds</w:t>
+                <w:t xml:space="preserve">L‐proline ‐based DES in Knoevenagel synthesis of arylidene rhodanines, thiazolidine‐2,4‐diones, and barbituric derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Zuber</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (6), pp.1015-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.4819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759017v1</w:t>
+                <w:t xml:space="preserve">hal-04541177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of catalytic wet oxidation on thermochemical aqueous effluents assessed by FT-ICR MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Tews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohrab Haghighi Mood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (5), pp.113721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L‐proline ‐based DES in Knoevenagel synthesis of arylidene rhodanines, thiazolidine‐2,4‐diones, and barbituric derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast, Easy, and Reproducible Fingerprint Methods for Endotoxin Characterization in Nanocellulose and Alginate-Based Hydrogel Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Lopes Cascabulho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gemini Piperni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo José Farias Corrêa Do Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Hesse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carla Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 61 (6), pp.1015-1023. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (10), pp.6762-6772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jhet.4819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541177v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina-embedded HZSM-5 with enhanced behavior for the catalytic cracking of biomass pyrolysis bio-oil: Insights into the role of mesoporous matrix in the deactivation by coke</w:t>
+                <w:t xml:space="preserve">On the understanding of bio-oil formation from the hydrothermal liquefaction of organosolv lignin isolated from softwood and hardwood sawdust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iratxe Crespo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Petter Paulsen Thoresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Fahrni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106009⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (22), pp.5361 - 5373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3se00976a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503479v1</w:t>
+                <w:t xml:space="preserve">hal-04503940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the Egyptian embalming materials by a multi-method approach comprising high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitomi Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rugilė Žostautaitė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48, pp.103861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex carbonaceous matter in Tissint martian meteorites give insights into the diversity of organic geochemistry on Mars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alumina-embedded HZSM-5 with enhanced behavior for the catalytic cracking of biomass pyrolysis bio-oil: Insights into the role of mesoporous matrix in the deactivation by coke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Matzka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexander Ruf</w:t>
+                <w:t xml:space="preserve">Iratxe Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatriz Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.106009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952260v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex carbonaceous matter in Tissint martian meteorites give insights into the diversity of organic geochemistry on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Matzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.106928. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.eadd6439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05041916v1</w:t>
+                <w:t xml:space="preserve">hal-03952260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the understanding of bio-oil formation from the hydrothermal liquefaction of organosolv lignin isolated from softwood and hardwood sawdust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex carbonaceous matter in Tissint martian meteorites give insights into the diversity of organic geochemistry on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Matzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter Paulsen Thoresen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+                <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3se00976a⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.106928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503940v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next Challenges for the Comprehensive Molecular Characterization of Complex Organic Mixtures in the Field of Sustainable Energy</w:t>
+                <w:t xml:space="preserve">Untargeted Metabolomics Reveals Antidepressant Effects in a Marine Photosynthetic Organism: The Diatom Phaeodactylum tricornutum as a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Abou-Dib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Bernardo Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
+                <w:t xml:space="preserve">Eduardo Feijão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+                <w:t xml:space="preserve">Ricardo Cruz de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Patrícia Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27248889⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11121770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503986v1</w:t>
+                <w:t xml:space="preserve">hal-04503994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation by flash chromatography and molecular characterization of bio-oil by ultra-high-resolution mass spectrometry and NMR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Next Challenges for the Comprehensive Molecular Characterization of Complex Organic Mixtures in the Field of Sustainable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou-Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Serve</w:t>
+                <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105611⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.8889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27248889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504005v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics Reveals Antidepressant Effects in a Marine Photosynthetic Organism: The Diatom Phaeodactylum tricornutum as a Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Duarte</w:t>
+                <w:t xml:space="preserve">Fractionation by flash chromatography and molecular characterization of bio-oil by ultra-high-resolution mass spectrometry and NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Feijão</w:t>
+                <w:t xml:space="preserve">Carole Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Cruz de Carvalho</w:t>
+                <w:t xml:space="preserve">Charlotte Mase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Duarte</w:t>
+                <w:t xml:space="preserve">Sandra Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Patrícia Marques</w:t>
+                <w:t xml:space="preserve">Olivier Serve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (12), pp.1770. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.105611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology11121770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503994v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Biocrudes Obtained via Hydrothermal Liquefaction (HTL) of Wild Alga Consortium under Different Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Heavy Products from Lignocellulosic Biomass Pyrolysis by Chromatography and Fourier Transform Mass Spectrometry: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Barrère-Mangote</w:t>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Roubaud</w:t>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Pierre Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr9091494⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (22), pp.17979-18007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326410v1</w:t>
+                <w:t xml:space="preserve">hal-05041922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition overview on two organic residues from the inner part of an archaeological bronze vessel from Cumae (Italy) by GC–MS and FTICR MS analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Study of Biocrudes Obtained via Hydrothermal Liquefaction (HTL) of Wild Alga Consortium under Different Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barrère-Mangote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01627-1⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr9091494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041925v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Heavy Products from Lignocellulosic Biomass Pyrolysis by Chromatography and Fourier Transform Mass Spectrometry: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chemical composition overview on two organic residues from the inner part of an archaeological bronze vessel from Cumae (Italy) by GC–MS and FTICR MS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitomi Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Giusti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Babbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (22), pp.17979-18007. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136 (6), pp.661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01627-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041922v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Pyrolysis Liquids from Continuous and Batch Biochar Production—Influence of Feedstock Evidenced by FTICR MS</w:t>
+                <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Buss</w:t>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Pietrzyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Logan Mackay</w:t>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14010009⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), 55 (18pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744017v1</w:t>
+                <w:t xml:space="preserve">insu-02982054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Based Extraction of Bioactive Principles from Blackcurrant Leaves and Chrysanthellum americanum: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
+                <w:t xml:space="preserve">Laurent Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Leclercq</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (10), pp.1478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods9101478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Pyrolysis Liquids from Continuous and Batch Biochar Production—Influence of Feedstock Evidenced by FTICR MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Buss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Danger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Julian Pietrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+                <w:t xml:space="preserve">C. Logan Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (3), 55 (18pp). </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02982054v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Water-Based Extraction of Bioactive Principles of Hawthorn: From Experimental Laboratory Research to Homemade Preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Cao Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Leclercq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Desvignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (23), pp.4420. </w:t>
@@ -3552,77 +3552,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of biomass and biochar by LDI-FTICRMS - Effect of the laser wavelength and biomass material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,64 +3686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Fast Pyrolysis of Biomass over Microporous and Hierarchical Zeolites: Characterization of Heavy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangyuan Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,90 +3820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Targeted Analysis of Complex Matrices by ESI FT-ICR MS or How an Experimental Bias may be Used as an Analytical Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (3), pp.543-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3931,334 +3931,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Dating of a Series of the Heads of Egyptian Mummies from the Musée des Confluences, Lyon (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Richardin</w:t>
+                <w:t xml:space="preserve">Combination of electrospray ionization, atmospheric pressure photoionization and laser desorption ionization Fourier transform ion cyclotronic resonance mass spectrometry for the investigation of complex mixtures – Application to the petroleomic analysis of bio-oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Perraud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Logan Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2016.105⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 969, pp.26-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758694v1</w:t>
+                <w:t xml:space="preserve">hal-01930182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of electrospray ionization, atmospheric pressure photoionization and laser desorption ionization Fourier transform ion cyclotronic resonance mass spectrometry for the investigation of complex mixtures – Application to the petroleomic analysis of bio-oils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Radiocarbon Dating of a Series of the Heads of Egyptian Mummies from the Musée des Confluences, Lyon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Brech</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 969, pp.26-34. </w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Proceedings of the 22nd International Radiocarbon Conference (Part 1 of 2), 59 (Special Issue 2), pp.609-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2016.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930182v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spectrométrie de masse, une technique de choix pour l’analyse moléculaire de baumes de momie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectra Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4283,445 +4283,445 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Controlled Ionization Conditions for ESI-FT-ICR-MS Analysis of Bio-Oils from Lignocellulosic Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Brech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (7), pp.5729-5739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Toasting on Oak Wood Metabolites evidenced by Direct-infusion and Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41èmes Journées Française de Spectrométrie de Masse (JFSM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France. , 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion de Données de la plateforme MassLor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lorraine; CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895780v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05329913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4765,51 +4765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bollengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bujoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4905,77 +4905,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Fourier transform mass spectrometry to bio-oil study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basem Kanawati; Philippe Schmitt-Kopplin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Applications of Fourier Transform Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.679-733, 2019, 978-0-12-814013-0. </w:t>
@@ -5045,51 +5045,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution mass spectrometry for molecular characterization of bio-oils produced by pyrolysis of lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical engineering. Université de Lorraine, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LORR0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5285,51 +5285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamseldin A Mohamed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Andric" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122469" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865815v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Woodward" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Pieczonka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haydock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.127514" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aissaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gauthier-Maradei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.119759" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hechmi Aissaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106928" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Staccioni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gerber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2025.123514" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05134918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c00575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04759017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zuber" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopes Cascabulho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gemini Piperni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Jos&#233; Farias Corr&#234;a Do Amaral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vogt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00989" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Tews" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Haghighi Mood" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aubriet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113721" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hesse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.4819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503479v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Crespo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Valle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugil&#279; &#381;ostautait&#279;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103861" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952260v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matzka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add6439" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041916v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Menez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Paulsen Thoresen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fahrni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Lange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00976a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou-Dib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248889" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504005v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mase" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105611" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Duarte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Feij&#227;o" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cruz de Carvalho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Duarte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patr&#237;cia Marques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11121770" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326410v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roubaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091494" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041925v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Babbi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01627-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02098" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Buss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pietrzyk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Logan Mackay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao Ngoc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desvignes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234420" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sonnette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2005-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Logan Mackay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b03837" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930253v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1865-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perraud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madrigal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.105" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930182v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.03.022" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00655" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-751" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00022-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01905674v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0180" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamseldin A Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Andric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05134918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c00575" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Woodward" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Pieczonka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haydock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.127514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aissaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gauthier-Maradei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.119759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hechmi Aissaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106928" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Staccioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gerber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2025.123514" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.4819" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Tews" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Haghighi Mood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aubriet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04759017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zuber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopes Cascabulho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gemini Piperni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Jos&#233; Farias Corr&#234;a Do Amaral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vogt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Paulsen Thoresen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fahrni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Lange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00976a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugil&#279; &#381;ostautait&#279;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103861" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Crespo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Valle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matzka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add6439" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Menez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Duarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Feij&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cruz de Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Duarte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patr&#237;cia Marques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11121770" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou-Dib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248889" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mase" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105611" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02098" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roubaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091494" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Babbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01627-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Buss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pietrzyk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Logan Mackay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao Ngoc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desvignes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234420" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sonnette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2005-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Logan Mackay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b03837" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930253v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1865-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.03.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madrigal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.105" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00655" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-751" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00022-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01905674v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0180" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>