--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free visible-light carbonylation of alkyl iodides to amides &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; consecutive photoinduced electron transfer</w:t>
+                <w:t xml:space="preserve">Comprehensive Insights into Organic Matter from Astrophysical Ice Analogues by Multimodal Ionisation High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Akhssas</w:t>
+                <w:t xml:space="preserve">Lawry Honold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chu</w:t>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem El Malamy</w:t>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Illi</w:t>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 547 (3), pp.stag434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5sc09778a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stag434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448010v1</w:t>
+                <w:t xml:space="preserve">hal-05543175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Insights into Organic Matter from Astrophysical Ice Analogues by Multimodal Ionisation High-Resolution Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Networks and transcultural evidence in late iron age Bisenzio (Capodimonte, VT, Italy, 750–730 BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawry Honold</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A. Babbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Germinario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+                <w:t xml:space="preserve">M. Lamonaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 547 (3), pp.stag434. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 72, pp.105750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stag434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543175v1</w:t>
+                <w:t xml:space="preserve">hal-05590796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding of the maleinization of oils using model fatty compounds: Insights from NMR, SEC, and HRMS analyses</w:t>
               </w:r>
@@ -502,4386 +502,4654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Evolution of Hydrothermal Liquefaction Oils from Microalgae During Hydrotreatment: Insights from GC×GC and FT-ICRMS</w:t>
+                <w:t xml:space="preserve">Seasonal and Residence-Time-Dependent Molecular Changes in Seaweed Revealed by Integrated Microwave Extraction and Multi-Analytical Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno da Costa Magalhães</w:t>
+                <w:t xml:space="preserve">Anna Trubetskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Checa</w:t>
+                <w:t xml:space="preserve">Leena Pitkänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Lorentz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Huy Quang Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c00575⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6c00872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134918v1</w:t>
+                <w:t xml:space="preserve">hal-05604455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum of non-targeted data for long term study of complex samples generated by direct infusion ultra-high resolution mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-free visible-light carbonylation of alkyl iodides to amides &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; consecutive photoinduced electron transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Akhssas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne E Woodward</w:t>
+                <w:t xml:space="preserve">Guillaume Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan A Pieczonka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Meriem El Malamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Illi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mary J Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.127514⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5sc09778a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865815v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass, carbon and energy balances of thermochemical processes for digestate valorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuum of non-targeted data for long term study of complex samples generated by direct infusion ultra-high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne E Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Demol</w:t>
+                <w:t xml:space="preserve">Stefan A Pieczonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aissaoui</w:t>
+                <w:t xml:space="preserve">Richard Haydock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Gauthier-Maradei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Mary J Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.119759⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.127514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.127514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041880v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical conversion of solid digestates: Effects of temperature and fluidizing gas on products composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hechmi Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hechmi Aissaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Gauthier-Maradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 186, pp.106928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Gold(I) N-Heterocyclic Carbenes Complexes Bearing Methacrylate Moiety</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass, carbon and energy balances of thermochemical processes for digestate valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Staccioni</w:t>
+                <w:t xml:space="preserve">Rémi Demol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gerber</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mohamed Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gauthier-Maradei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2025.123514⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 332, pp.119759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.119759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889116v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L‐proline ‐based DES in Knoevenagel synthesis of arylidene rhodanines, thiazolidine‐2,4‐diones, and barbituric derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Characterization of Gold(I) N-Heterocyclic Carbenes Complexes Bearing Methacrylate Moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Hesse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ida Staccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.4819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1027, pp.123514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2025.123514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541177v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of catalytic wet oxidation on thermochemical aqueous effluents assessed by FT-ICR MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chemical Evolution of Hydrothermal Liquefaction Oils from Microalgae During Hydrotreatment: Insights from GC×GC and FT-ICRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Voellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113721⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special issue “In Honor of Prof. Umit Ozkan −2024 Recipient of the ACS George A. Olah Award”, 39 (27), pp.12936-12948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672539v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Easy, and Reproducible Fingerprint Methods for Endotoxin Characterization in Nanocellulose and Alginate-Based Hydrogel Scaffolds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Gemini Piperni</w:t>
+                <w:t xml:space="preserve">Performance of catalytic wet oxidation on thermochemical aqueous effluents assessed by FT-ICR MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronaldo José Farias Corrêa Do Amaral</w:t>
+                <w:t xml:space="preserve">Iva Tews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Vogt</w:t>
+                <w:t xml:space="preserve">Sohrab Haghighi Mood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.113721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759017v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the understanding of bio-oil formation from the hydrothermal liquefaction of organosolv lignin isolated from softwood and hardwood sawdust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast, Easy, and Reproducible Fingerprint Methods for Endotoxin Characterization in Nanocellulose and Alginate-Based Hydrogel Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Fahrni</w:t>
+                <w:t xml:space="preserve">Jan Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiko Lange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+                <w:t xml:space="preserve">Paula Lopes Cascabulho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gemini Piperni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo José Farias Corrêa Do Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3se00976a⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (10), pp.6762-6772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503940v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Egyptian embalming materials by a multi-method approach comprising high-resolution mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L‐proline ‐based DES in Knoevenagel synthesis of arylidene rhodanines, thiazolidine‐2,4‐diones, and barbituric derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48, pp.103861. </w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (6), pp.1015-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jhet.4819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503931v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alumina-embedded HZSM-5 with enhanced behavior for the catalytic cracking of biomass pyrolysis bio-oil: Insights into the role of mesoporous matrix in the deactivation by coke</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the Egyptian embalming materials by a multi-method approach comprising high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iratxe Crespo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+                <w:t xml:space="preserve">Hitomi Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Valle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rugilė Žostautaitė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.103861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503479v1</w:t>
+                <w:t xml:space="preserve">hal-04503931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex carbonaceous matter in Tissint martian meteorites give insights into the diversity of organic geochemistry on Mars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alumina-embedded HZSM-5 with enhanced behavior for the catalytic cracking of biomass pyrolysis bio-oil: Insights into the role of mesoporous matrix in the deactivation by coke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">Iratxe Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beatriz Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.eadd6439. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.106009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952260v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex carbonaceous matter in Tissint martian meteorites give insights into the diversity of organic geochemistry on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Matzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.106928. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.eadd6439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041916v1</w:t>
+                <w:t xml:space="preserve">hal-03952260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics Reveals Antidepressant Effects in a Marine Photosynthetic Organism: The Diatom Phaeodactylum tricornutum as a Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Duarte</w:t>
+                <w:t xml:space="preserve">Complex carbonaceous matter in Tissint martian meteorites give insights into the diversity of organic geochemistry on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Matzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Feijão</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana Patrícia Marques</w:t>
+                <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11121770⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.106928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503994v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next Challenges for the Comprehensive Molecular Characterization of Complex Organic Mixtures in the Field of Sustainable Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the understanding of bio-oil formation from the hydrothermal liquefaction of organosolv lignin isolated from softwood and hardwood sawdust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Paulsen Thoresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Abou-Dib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+                <w:t xml:space="preserve">Jonas Fahrni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27248889⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (22), pp.5361 - 5373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3se00976a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503986v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation by flash chromatography and molecular characterization of bio-oil by ultra-high-resolution mass spectrometry and NMR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Next Challenges for the Comprehensive Molecular Characterization of Complex Organic Mixtures in the Field of Sustainable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou-Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Garnier</w:t>
+                <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Mase</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Serve</w:t>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105611⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.8889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27248889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504005v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Heavy Products from Lignocellulosic Biomass Pyrolysis by Chromatography and Fourier Transform Mass Spectrometry: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fractionation by flash chromatography and molecular characterization of bio-oil by ultra-high-resolution mass spectrometry and NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+                <w:t xml:space="preserve">Sandra Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Giusti</w:t>
+                <w:t xml:space="preserve">Olivier Serve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.105611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041922v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Biocrudes Obtained via Hydrothermal Liquefaction (HTL) of Wild Alga Consortium under Different Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted Metabolomics Reveals Antidepressant Effects in a Marine Photosynthetic Organism: The Diatom Phaeodactylum tricornutum as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Barrère-Mangote</w:t>
+                <w:t xml:space="preserve">Eduardo Feijão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Roubaud</w:t>
+                <w:t xml:space="preserve">Ricardo Cruz de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">Irina Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Maillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Ana Patrícia Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (9), pp.1494. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr9091494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology11121770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326410v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition overview on two organic residues from the inner part of an archaeological bronze vessel from Cumae (Italy) by GC–MS and FTICR MS analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of Biocrudes Obtained via Hydrothermal Liquefaction (HTL) of Wild Alga Consortium under Different Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barrère-Mangote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01627-1⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr9091494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041925v1</w:t>
+                <w:t xml:space="preserve">hal-03326410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chemical composition overview on two organic residues from the inner part of an archaeological bronze vessel from Cumae (Italy) by GC–MS and FTICR MS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitomi Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Babbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136 (6), pp.661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01627-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02982054v2</w:t>
+                <w:t xml:space="preserve">hal-05041925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Based Extraction of Bioactive Principles from Blackcurrant Leaves and Chrysanthellum americanum: A Comparative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Leclercq</w:t>
+                <w:t xml:space="preserve">Characterization of Heavy Products from Lignocellulosic Biomass Pyrolysis by Chromatography and Fourier Transform Mass Spectrometry: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9101478⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (22), pp.17979-18007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019649v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Pyrolysis Liquids from Continuous and Batch Biochar Production—Influence of Feedstock Evidenced by FTICR MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Buss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Pietrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Logan Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (1), pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en14010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Water-Based Extraction of Bioactive Principles of Hawthorn: From Experimental Laboratory Research to Homemade Preparations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Water-Based Extraction of Bioactive Principles from Blackcurrant Leaves and Chrysanthellum americanum: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24234420⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9101478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392235v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biomass and biochar by LDI-FTICRMS - Effect of the laser wavelength and biomass material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-018-2005-z⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), 55 (18pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930286v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02982054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Fast Pyrolysis of Biomass over Microporous and Hierarchical Zeolites: Characterization of Heavy Products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimizing Water-Based Extraction of Bioactive Principles of Hawthorn: From Experimental Laboratory Research to Homemade Preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Cao Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b03837⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (23), pp.4420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24234420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922918v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Targeted Analysis of Complex Matrices by ESI FT-ICR MS or How an Experimental Bias may be Used as an Analytical Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of biomass and biochar by LDI-FTICRMS - Effect of the laser wavelength and biomass material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29 (3), pp.543-557. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 29 (10), pp.1951-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-018-2005-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13361-017-1865-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930253v1</w:t>
+                <w:t xml:space="preserve">hal-01930286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of electrospray ionization, atmospheric pressure photoionization and laser desorption ionization Fourier transform ion cyclotronic resonance mass spectrometry for the investigation of complex mixtures – Application to the petroleomic analysis of bio-oils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Fast Pyrolysis of Biomass over Microporous and Hierarchical Zeolites: Characterization of Heavy Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangyuan Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Logan Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.03.022⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.4717 - 4728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b03837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930182v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Dating of a Series of the Heads of Egyptian Mummies from the Musée des Confluences, Lyon (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Perraud</w:t>
+                <w:t xml:space="preserve">Semi-Targeted Analysis of Complex Matrices by ESI FT-ICR MS or How an Experimental Bias may be Used as an Analytical Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Berthet</w:t>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2016.105⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (3), pp.543-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-017-1865-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758694v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrométrie de masse, une technique de choix pour l’analyse moléculaire de baumes de momie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Radiocarbon Dating of a Series of the Heads of Egyptian Mummies from the Musée des Confluences, Lyon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Proceedings of the 22nd International Radiocarbon Conference (Part 1 of 2), 59 (Special Issue 2), pp.609-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2016.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547855v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combination of electrospray ionization, atmospheric pressure photoionization and laser desorption ionization Fourier transform ion cyclotronic resonance mass spectrometry for the investigation of complex mixtures – Application to the petroleomic analysis of bio-oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Logan Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 969, pp.26-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toward Controlled Ionization Conditions for ESI-FT-ICR-MS Analysis of Bio-Oils from Lignocellulosic Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Brech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (7), pp.5729-5739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spectrométrie de masse, une technique de choix pour l’analyse moléculaire de baumes de momie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de Gestion de Données de la plateforme MassLor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lorraine; CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Toasting on Oak Wood Metabolites evidenced by Direct-infusion and Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées Française de Spectrométrie de Masse (JFSM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329913v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">hal-04895780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiments on primordial organic degradation at conditions relevant to ocean worlds interiors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bollengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bujoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-751, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04796215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4891,137 +5159,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Fourier transform mass spectrometry to bio-oil study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basem Kanawati; Philippe Schmitt-Kopplin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Applications of Fourier Transform Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.679-733, 2019, 978-0-12-814013-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814013-0.00022-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5031,114 +5299,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution mass spectrometry for molecular characterization of bio-oils produced by pyrolysis of lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical engineering. Université de Lorraine, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LORR0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01905674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5285,51 +5553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamseldin A Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Andric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05134918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c00575" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Woodward" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Pieczonka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haydock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.127514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aissaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gauthier-Maradei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.119759" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hechmi Aissaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106928" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Staccioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gerber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2025.123514" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.4819" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Tews" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Haghighi Mood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aubriet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04759017v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zuber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopes Cascabulho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gemini Piperni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Jos&#233; Farias Corr&#234;a Do Amaral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vogt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00989" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Paulsen Thoresen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fahrni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Lange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00976a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugil&#279; &#381;ostautait&#279;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103861" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503479v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Crespo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Valle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matzka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add6439" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Menez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503994v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Duarte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Feij&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cruz de Carvalho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Duarte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patr&#237;cia Marques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11121770" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou-Dib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248889" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504005v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mase" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105611" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02098" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roubaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091494" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Babbi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01627-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Buss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pietrzyk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Logan Mackay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao Ngoc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desvignes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234420" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sonnette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2005-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Logan Mackay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b03837" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930253v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1865-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.03.022" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perraud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madrigal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.105" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895154v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00655" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-751" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00022-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01905674v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0180" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05590796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germinario" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamonaca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105750" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamseldin A Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Andric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05604455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trubetskaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang L&#234;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6c00872" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Woodward" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Pieczonka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haydock" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.127514" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hechmi Aissaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gauthier-Maradei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aissaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.119759" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Staccioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gerber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2025.123514" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05134918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c00575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Tews" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Haghighi Mood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aubriet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113721" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04759017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zuber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopes Cascabulho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gemini Piperni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Jos&#233; Farias Corr&#234;a Do Amaral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vogt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00989" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.4819" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugil&#279; &#381;ostautait&#279;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103861" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Crespo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Valle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matzka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add6439" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Menez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Paulsen Thoresen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fahrni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Lange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00976a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou-Dib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248889" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mase" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105611" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Feij&#227;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cruz de Carvalho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Duarte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patr&#237;cia Marques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11121770" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326410v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roubaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091494" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Babbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01627-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02098" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Buss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pietrzyk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Logan Mackay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao Ngoc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desvignes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234420" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sonnette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2005-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Logan Mackay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b03837" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930253v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1865-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madrigal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.105" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930182v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.03.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00655" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796215v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-751" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00022-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01905674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0180" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>