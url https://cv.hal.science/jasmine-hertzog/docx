--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Insights into Organic Matter from Astrophysical Ice Analogues by Multimodal Ionisation High-Resolution Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Networks and transcultural evidence in late iron age Bisenzio (Capodimonte, VT, Italy, 750–730 BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawry Honold</w:t>
+                <w:t xml:space="preserve">A. Babbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Celant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Germinario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+                <w:t xml:space="preserve">M. Lamonaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 547 (3), pp.stag434. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 72, pp.105750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stag434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543175v1</w:t>
+                <w:t xml:space="preserve">hal-05590796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks and transcultural evidence in late iron age Bisenzio (Capodimonte, VT, Italy, 750–730 BCE)</w:t>
+                <w:t xml:space="preserve">Comprehensive Insights into Organic Matter from Astrophysical Ice Analogues by Multimodal Ionisation High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Babbi</w:t>
+                <w:t xml:space="preserve">Lawry Honold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Celant</w:t>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Germinario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lamonaca</w:t>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 72, pp.105750. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 547 (3), pp.stag434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stag434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05590796v1</w:t>
+                <w:t xml:space="preserve">hal-05543175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding of the maleinization of oils using model fatty compounds: Insights from NMR, SEC, and HRMS analyses</w:t>
               </w:r>
@@ -521,4892 +521,5242 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and Residence-Time-Dependent Molecular Changes in Seaweed Revealed by Integrated Microwave Extraction and Multi-Analytical Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Trubetskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leena Pitkänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Quang Lê</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 14 (18), pp.8742-8756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.6c00872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-free visible-light carbonylation of alkyl iodides to amides &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; consecutive photoinduced electron transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-Dependent Catalytic Hydrotreatment of Chlorella Microalgae HTL Biocrudes Assessed by FT-ICR Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Akhssas</w:t>
+                <w:t xml:space="preserve">Ruben Checa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Bruno da Costa Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5sc09778a⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6c00496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448010v1</w:t>
+                <w:t xml:space="preserve">hal-05630295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum of non-targeted data for long term study of complex samples generated by direct infusion ultra-high resolution mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-free visible-light carbonylation of alkyl iodides to amides &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; consecutive photoinduced electron transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Akhssas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne E Woodward</w:t>
+                <w:t xml:space="preserve">Meriem El Malamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan A Pieczonka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Naomi Illi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mary J Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.127514⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5sc09778a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865815v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical conversion of solid digestates: Effects of temperature and fluidizing gas on products composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuum of non-targeted data for long term study of complex samples generated by direct infusion ultra-high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne E Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan A Pieczonka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hechmi Aissaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Richard Haydock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+                <w:t xml:space="preserve">Mary J Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106928⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.127514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.127514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04865536v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04865815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass, carbon and energy balances of thermochemical processes for digestate valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Demol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Demol</w:t>
+                <w:t xml:space="preserve">Paola Gauthier-Maradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aissaoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 332, pp.119759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2025.119759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Gold(I) N-Heterocyclic Carbenes Complexes Bearing Methacrylate Moiety</w:t>
+                <w:t xml:space="preserve">Thermochemical conversion of solid digestates: Effects of temperature and fluidizing gas on products composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Hamdi</w:t>
+                <w:t xml:space="preserve">Mohamed Hechmi Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Sambusiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Gauthier-Maradei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Staccioni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2025.123514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.106928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2024.106928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889116v1</w:t>
+                <w:t xml:space="preserve">hal-04865536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Evolution of Hydrothermal Liquefaction Oils from Microalgae During Hydrotreatment: Insights from GC×GC and FT-ICRMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Characterization of Gold(I) N-Heterocyclic Carbenes Complexes Bearing Methacrylate Moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Staccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno da Costa Magalhães</w:t>
+                <w:t xml:space="preserve">Julie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Checa</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c00575⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1027, pp.123514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2025.123514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134918v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of catalytic wet oxidation on thermochemical aqueous effluents assessed by FT-ICR MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemical Evolution of Hydrothermal Liquefaction Oils from Microalgae During Hydrotreatment: Insights from GC×GC and FT-ICRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno da Costa Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Checa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Voellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113721⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special issue “In Honor of Prof. Umit Ozkan −2024 Recipient of the ACS George A. Olah Award”, 39 (27), pp.12936-12948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c00575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672539v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Easy, and Reproducible Fingerprint Methods for Endotoxin Characterization in Nanocellulose and Alginate-Based Hydrogel Scaffolds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L‐proline ‐based DES in Knoevenagel synthesis of arylidene rhodanines, thiazolidine‐2,4‐diones, and barbituric derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rup-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (6), pp.1015-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jhet.4819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759017v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L‐proline ‐based DES in Knoevenagel synthesis of arylidene rhodanines, thiazolidine‐2,4‐diones, and barbituric derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance of catalytic wet oxidation on thermochemical aqueous effluents assessed by FT-ICR MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Tews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohrab Haghighi Mood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jhet.4819⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.113721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541177v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Egyptian embalming materials by a multi-method approach comprising high-resolution mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Richardin</w:t>
+                <w:t xml:space="preserve">Fast, Easy, and Reproducible Fingerprint Methods for Endotoxin Characterization in Nanocellulose and Alginate-Based Hydrogel Scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Lopes Cascabulho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gemini Piperni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo José Farias Corrêa Do Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103861⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (10), pp.6762-6772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503931v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alumina-embedded HZSM-5 with enhanced behavior for the catalytic cracking of biomass pyrolysis bio-oil: Insights into the role of mesoporous matrix in the deactivation by coke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iratxe Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 172, pp.106009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex carbonaceous matter in Tissint martian meteorites give insights into the diversity of organic geochemistry on Mars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
+                <w:t xml:space="preserve">Unravelling the Egyptian embalming materials by a multi-method approach comprising high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitomi Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rugilė Žostautaitė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.103861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952260v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex carbonaceous matter in Tissint martian meteorites give insights into the diversity of organic geochemistry on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Matzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.106928. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.eadd6439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041916v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the understanding of bio-oil formation from the hydrothermal liquefaction of organosolv lignin isolated from softwood and hardwood sawdust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex carbonaceous matter in Tissint martian meteorites give insights into the diversity of organic geochemistry on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Matzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petter Paulsen Thoresen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+                <w:t xml:space="preserve">Benedicte Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3se00976a⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.106928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503940v1</w:t>
+                <w:t xml:space="preserve">hal-05041916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next Challenges for the Comprehensive Molecular Characterization of Complex Organic Mixtures in the Field of Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Abou-Dib</w:t>
+                <w:t xml:space="preserve">On the understanding of bio-oil formation from the hydrothermal liquefaction of organosolv lignin isolated from softwood and hardwood sawdust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petter Paulsen Thoresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Fahrni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27248889⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (22), pp.5361 - 5373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3se00976a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503986v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation by flash chromatography and molecular characterization of bio-oil by ultra-high-resolution mass spectrometry and NMR spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Next Challenges for the Comprehensive Molecular Characterization of Complex Organic Mixtures in the Field of Sustainable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou-Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Serve</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105611⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.8889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27248889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504005v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics Reveals Antidepressant Effects in a Marine Photosynthetic Organism: The Diatom Phaeodactylum tricornutum as a Case Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Patrícia Marques</w:t>
+                <w:t xml:space="preserve">Fractionation by flash chromatography and molecular characterization of bio-oil by ultra-high-resolution mass spectrometry and NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11121770⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.105611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2022.105611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503994v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Biocrudes Obtained via Hydrothermal Liquefaction (HTL) of Wild Alga Consortium under Different Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+                <w:t xml:space="preserve">Untargeted Metabolomics Reveals Antidepressant Effects in a Marine Photosynthetic Organism: The Diatom Phaeodactylum tricornutum as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Feijão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Cruz de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Patrícia Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr9091494⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11121770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326410v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition overview on two organic residues from the inner part of an archaeological bronze vessel from Cumae (Italy) by GC–MS and FTICR MS analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study of Biocrudes Obtained via Hydrothermal Liquefaction (HTL) of Wild Alga Consortium under Different Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barrère-Mangote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01627-1⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr9091494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041925v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Heavy Products from Lignocellulosic Biomass Pyrolysis by Chromatography and Fourier Transform Mass Spectrometry: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemical composition overview on two organic residues from the inner part of an archaeological bronze vessel from Cumae (Italy) by GC–MS and FTICR MS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitomi Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Babbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02098⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136 (6), pp.661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01627-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041922v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Pyrolysis Liquids from Continuous and Batch Biochar Production—Influence of Feedstock Evidenced by FTICR MS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of Heavy Products from Lignocellulosic Biomass Pyrolysis by Chromatography and Fourier Transform Mass Spectrometry: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Logan Mackay</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14010009⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (22), pp.17979-18007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744017v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Based Extraction of Bioactive Principles from Blackcurrant Leaves and Chrysanthellum americanum: A Comparative Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparison of Pyrolysis Liquids from Continuous and Batch Biochar Production—Influence of Feedstock Evidenced by FTICR MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Buss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Pietrzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Logan Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9101478⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019649v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Water-Based Extraction of Bioactive Principles from Blackcurrant Leaves and Chrysanthellum americanum: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Cao-Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sylvie Fabiano-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (10), pp.1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9101478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02982054v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Water-Based Extraction of Bioactive Principles of Hawthorn: From Experimental Laboratory Research to Homemade Preparations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unprecedented Molecular Diversity Revealed in Meteoritic Insoluble Organic Matter: The Paris Meteorite's Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24234420⟩</w:t>
+              <w:t xml:space="preserve">The Planetary Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), 55 (18pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/PSJ/abb60f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392235v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02982054v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biomass and biochar by LDI-FTICRMS - Effect of the laser wavelength and biomass material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Optimizing Water-Based Extraction of Bioactive Principles of Hawthorn: From Experimental Laboratory Research to Homemade Preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Cao Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Desvignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-018-2005-z⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (23), pp.4420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24234420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930286v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic Fast Pyrolysis of Biomass over Microporous and Hierarchical Zeolites: Characterization of Heavy Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangyuan Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Logan Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (4), pp.4717 - 4728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b03837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Targeted Analysis of Complex Matrices by ESI FT-ICR MS or How an Experimental Bias may be Used as an Analytical Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (3), pp.543-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13361-017-1865-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Dating of a Series of the Heads of Egyptian Mummies from the Musée des Confluences, Lyon (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization of biomass and biochar by LDI-FTICRMS - Effect of the laser wavelength and biomass material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sonnette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2016.105⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (10), pp.1951-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13361-018-2005-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758694v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of electrospray ionization, atmospheric pressure photoionization and laser desorption ionization Fourier transform ion cyclotronic resonance mass spectrometry for the investigation of complex mixtures – Application to the petroleomic analysis of bio-oils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Radiocarbon Dating of a Series of the Heads of Egyptian Mummies from the Musée des Confluences, Lyon (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Richardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Madrigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.03.022⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Proceedings of the 22nd International Radiocarbon Conference (Part 1 of 2), 59 (Special Issue 2), pp.609-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2016.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930182v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Controlled Ionization Conditions for ESI-FT-ICR-MS Analysis of Bio-Oils from Lignocellulosic Material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combination of electrospray ionization, atmospheric pressure photoionization and laser desorption ionization Fourier transform ion cyclotronic resonance mass spectrometry for the investigation of complex mixtures – Application to the petroleomic analysis of bio-oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Brech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Logan Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (7), pp.5729-5739. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 969, pp.26-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2017.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895154v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward Controlled Ionization Conditions for ESI-FT-ICR-MS Analysis of Bio-Oils from Lignocellulosic Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (7), pp.5729-5739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b00655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La spectrométrie de masse, une technique de choix pour l’analyse moléculaire de baumes de momie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectra Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latest Developments in Mass Spectrometry-Based Techniques for Metabolomics Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margarida Gama-Carvalho; Andreia Figueiredo; Francisco Rodrigues Pinto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omics Approaches in Biomedicine and Biotechnology : From Technologies to Data to Biological Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1504, Springer Nature Switzerland, pp.69-93, 2026, Advances in Experimental Medicine and Biology, 978-3-032-18968-4, 978-3-032-18966-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-18966-0_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Separative Techniques Coupled to Mass Spectrometry for Metabolomic Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margarida Gama-Carvalho; Andreia Figueiredo; Francisco Rodrigues Pinto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omics Approaches in Biomedicine and Biotechnology : From Technologies to Data to Biological Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1504, Springer Nature Switzerland, pp.95-118, 2026, Advances in Experimental Medicine and Biology, 978-3-032-18968-4, 978-3-032-18966-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-18966-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of Fourier transform mass spectrometry to bio-oil study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Basem Kanawati; Philippe Schmitt-Kopplin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fundamentals and Applications of Fourier Transform Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.679-733, 2019, 978-0-12-814013-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814013-0.00022-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Toasting on Oak Wood Metabolites evidenced by Direct-infusion and Liquid Chromatography High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41èmes Journées Française de Spectrométrie de Masse (JFSM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France. , 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion de Données de la plateforme MassLor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lorraine; CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895780v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05329913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiments on primordial organic degradation at conditions relevant to ocean worlds interiors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bollengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bujoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. pp.EPSC2024-751, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04796215v1</w:t>
-              </w:r>
-[...138 lines deleted...]
-                <w:t xml:space="preserve">hal-02923087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution mass spectrometry for molecular characterization of bio-oils produced by pyrolysis of lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical engineering. Université de Lorraine, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LORR0180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01905674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5553,51 +5903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05590796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germinario" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamonaca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105750" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamseldin A Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Andric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05604455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trubetskaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang L&#234;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6c00872" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Woodward" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Pieczonka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haydock" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.127514" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hechmi Aissaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gauthier-Maradei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aissaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.119759" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Staccioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gerber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2025.123514" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05134918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c00575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Tews" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Haghighi Mood" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aubriet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113721" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04759017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zuber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopes Cascabulho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gemini Piperni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Jos&#233; Farias Corr&#234;a Do Amaral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vogt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00989" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hesse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.4819" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugil&#279; &#381;ostautait&#279;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103861" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503479v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Crespo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Valle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matzka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add6439" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Menez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Paulsen Thoresen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fahrni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Lange" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00976a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503986v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou-Dib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248889" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504005v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mase" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serve" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105611" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503994v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Feij&#227;o" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cruz de Carvalho" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Duarte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patr&#237;cia Marques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11121770" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326410v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roubaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091494" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Babbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01627-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02098" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Buss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pietrzyk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Logan Mackay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao Ngoc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desvignes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234420" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sonnette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2005-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Logan Mackay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b03837" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930253v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1865-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758694v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madrigal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.105" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930182v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.03.022" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00655" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796215v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-751" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923087v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00022-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01905674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0180" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05590796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Germinario" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamonaca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05543175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawry Honold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stag434" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamseldin A Mohamed" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Andric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05604455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trubetskaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Pitk&#228;nen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Quang L&#234;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6c00872" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05630295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Checa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6c00496" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05448010v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Akhssas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Malamy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Illi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc09778a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Woodward" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Pieczonka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haydock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.127514" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041880v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aissaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Gauthier-Maradei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Sambusiti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2025.119759" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hechmi Aissaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2024.106928" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889116v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hamdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Staccioni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gerber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rup-Jacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2025.123514" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05134918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c00575" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hesse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.4819" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Tews" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohrab Haghighi Mood" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Aubriet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113721" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04759017v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Zuber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopes Cascabulho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gemini Piperni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Jos&#233; Farias Corr&#234;a Do Amaral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vogt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00989" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503479v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Crespo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Valle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503931v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitomi Fujii" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rugil&#279; &#381;ostautait&#279;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103861" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matzka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add6439" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041916v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Menez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Paulsen Thoresen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Fahrni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Lange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00976a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou-Dib" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248889" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mase" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2022.105611" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503994v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Duarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Feij&#227;o" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cruz de Carvalho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Duarte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Patr&#237;cia Marques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11121770" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326410v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roubaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091494" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Babbi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01627-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05041922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02098" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744017v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Buss" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pietrzyk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Logan Mackay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14010009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019649v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao-Ngoc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclercq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Rossi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Fabiano-Tixier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101478" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02982054v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/PSJ/abb60f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Cao Ngoc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desvignes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24234420" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01922918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Logan Mackay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b03837" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-017-1865-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sonnette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2005-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758694v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perraud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Madrigal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Berthet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2016.105" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01930182v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2017.03.022" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895154v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b00655" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547855v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05623921v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Maia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-18966-0_4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05623922v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-18966-0_5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00022-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05329913v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Farhat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04895780v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04796215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bollengier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bujoli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-751" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01905674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORR0180" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>