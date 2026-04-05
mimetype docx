--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -631,235 +631,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music and the Political Rights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Júlia Donley</w:t>
+                <w:t xml:space="preserve">Éditorial – Émergences, revue des musiques à l’écran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggie Jones</w:t>
+                <w:t xml:space="preserve">Jérémy Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Émergences. Son, musique et médias audiovisuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15b0r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/emergences.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504597v1</w:t>
+                <w:t xml:space="preserve">hal-05034877v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial – Émergences, revue des musiques à l’écran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Music and the Political Rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Donley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Dousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Michot</w:t>
+                <w:t xml:space="preserve">Maggie Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émergences. Son, musique et médias audiovisuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, </w:t>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/emergences.148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15b0r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034877v2</w:t>
+                <w:t xml:space="preserve">hal-05504597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse des harmonies non fonctionnelles dans la cinémusicologie française : méthodes et perspectives</w:t>
               </w:r>
@@ -1322,1186 +1322,1462 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metal et péril jeune : entre émancipation générationnelle et récupérations néolibérales</w:t>
+                <w:t xml:space="preserve">Reflets métalliques, reflets déformants : ce que le cinéma dit des cultures heavy metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock, engagements et émancipations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHRIS / GRHis / CÉRÉdI, Mar 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Images et imaginaires de la musique metal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREMSS / IRMÉCCEN / CÉAC, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994583v1</w:t>
+                <w:t xml:space="preserve">hal-05562814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une production musicale au service de l’hégémonie militaro‑industrielle des États-Unis : James Horner, compositeur militariste ?</w:t>
+                <w:t xml:space="preserve">Heavy metal et péril jeune : entre émancipation générationnelle et récupérations néolibérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Herrmann/Horner : deux géants d'Hollywood au service de l'émotionnel ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHRIS / CÉRÉdI / ERIAC, Mar 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Rock, engagements et émancipations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHRIS / GRHis / CÉRÉdI, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05010284v1</w:t>
+                <w:t xml:space="preserve">hal-04994583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doctor Disco, Doctor Mysterio, “Doctor Who” : le Docteur, éternelle incarnation du guitar hero ?</w:t>
+                <w:t xml:space="preserve">Hollywood scoring 2.0 ? Hans Zimmer et la révolution de Remote Control Productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écouter les genres de l’imaginaire : convergences sonores, musicales et théoriques dans les séries télévisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florent Favard (CREM); Aurélie Huz (CSLF); Jérémy Michot (ICD), Nov 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journée d’études agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passages XX-XXI, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293674v1</w:t>
+                <w:t xml:space="preserve">hal-05562798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outing sauvage et écriture de l'histoire : la musicologie face aux placards restés clos</w:t>
+                <w:t xml:space="preserve">“J’avais vraiment envie d’un gros son” : Jean-Jacques Goldman et la tentation (hard) rock de la chanson française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musicologies queers : de l'invisible au déjà-là</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jason Julliot; Jérémy Michot, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">On ira (sur les pas de Jean-Jacques Goldman) : écouter, analyser, danser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICD, Dec 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255119v1</w:t>
+                <w:t xml:space="preserve">hal-05562824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence musicale : un concept archaïque ?</w:t>
+                <w:t xml:space="preserve">Une production musicale au service de l’hégémonie militaro‑industrielle des États-Unis : James Horner, compositeur militariste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du département de musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire national supérieur de musique et de danse, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Herrmann/Horner : deux géants d'Hollywood au service de l'émotionnel ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHRIS / CÉRÉdI / ERIAC, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705038v1</w:t>
+                <w:t xml:space="preserve">hal-05010284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du heavy metal dans les bandes originales hollywoodiennes et réciproquement : étude d’un cas particulier d’influences croisées</w:t>
+                <w:t xml:space="preserve">Échos sanglants : musique et identité sonore des slashers européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale d'histoire de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Histar, Feb 2022, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Musique et violence à l'épreuve des genres dans le cinéma européen (1970-2000) : à l'épreuve des genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CÉRÉdI / Passages XX-XXI / IRCAV, Dec 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705032v1</w:t>
+                <w:t xml:space="preserve">hal-05562842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I find your lack of heavy metal disturbing” : quand les metalleux s'emparent de la musique de “Star Wars”</w:t>
+                <w:t xml:space="preserve">Outing sauvage et écriture de l'histoire : la musicologie face aux placards restés clos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">John Williams, dernier des symphonistes ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RASM-CHCSC, Dec 2022, Évry, France</w:t>
+              <w:t xml:space="preserve">Musicologies queers : de l'invisible au déjà-là</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jason Julliot; Jérémy Michot, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906381v1</w:t>
+                <w:t xml:space="preserve">hal-04255119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rock derrière l'image : la matrice invisible de la franchise Marvel</w:t>
+                <w:t xml:space="preserve">Doctor Disco, Doctor Mysterio, “Doctor Who” : le Docteur, éternelle incarnation du guitar hero ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Inaperçu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESEM / Visa pour l'image, Sep 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Écouter les genres de l’imaginaire : convergences sonores, musicales et théoriques dans les séries télévisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Favard (CREM); Aurélie Huz (CSLF); Jérémy Michot (ICD), Nov 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775963v1</w:t>
+                <w:t xml:space="preserve">hal-04293674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des musiques populaires dans la cinémusicologie française : enjeux méthodologiques et disciplinaires</w:t>
+                <w:t xml:space="preserve">L’influence musicale : un concept archaïque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans l'atelier des chercheur·se·s en littératures populaires et culture médiatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association LPCM, Nov 2022, Saint-Cloud, France</w:t>
+              <w:t xml:space="preserve">Forum du département de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national supérieur de musique et de danse, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850336v1</w:t>
+                <w:t xml:space="preserve">hal-03705038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De “Profondo rosso” à “La Terza Madre” : heavy metal et sauvagerie sanguinaire dans l’œuvre de Dario Argento</w:t>
+                <w:t xml:space="preserve">Du heavy metal dans les bandes originales hollywoodiennes et réciproquement : étude d’un cas particulier d’influences croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musiques sauvages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UniNE / IASPM, Jun 2022, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">Journée doctorale d'histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Histar, Feb 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705044v1</w:t>
+                <w:t xml:space="preserve">hal-03705032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer le heavy metal au cinéma : une inévitable saturation sonore ?</w:t>
+                <w:t xml:space="preserve">“I find your lack of heavy metal disturbing” : quand les metalleux s'emparent de la musique de “Star Wars”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du son</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNESCO, Jan 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">John Williams, dernier des symphonistes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RASM-CHCSC, Dec 2022, Évry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133383v1</w:t>
+                <w:t xml:space="preserve">hal-03906381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'humanité annihilée à l'annihilation de l'humanité : identités sonores du personnage de Magneto dans la saga “X-Men”</w:t>
+                <w:t xml:space="preserve">Le rock derrière l'image : la matrice invisible de la franchise Marvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Errances et angoisses du troisième type : à l'écoute des bandes-son de science-fiction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CÉRÉdI / CHCSC / ELMEC, Sep 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">L'Inaperçu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESEM / Visa pour l'image, Sep 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361451v1</w:t>
+                <w:t xml:space="preserve">hal-03775963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nightwish et Imaginaerum : quand le metal bricole avec la musique de film</w:t>
+                <w:t xml:space="preserve">L'analyse des musiques populaires dans la cinémusicologie française : enjeux méthodologiques et disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Michot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dissonance, éclectisme et mélange des genres dans la culture anglophone moderne et contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRLEP, Apr 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Dans l'atelier des chercheur·se·s en littératures populaires et culture médiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association LPCM, Nov 2022, Saint-Cloud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189533v1</w:t>
+                <w:t xml:space="preserve">hal-03850336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude d'un genre musical aux marges de la musicologie : le cas du metal symphonique</w:t>
+                <w:t xml:space="preserve">De “Profondo rosso” à “La Terza Madre” : heavy metal et sauvagerie sanguinaire dans l’œuvre de Dario Argento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser la musicologie aujourd'hui. Objets, méthodes et prospectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de musicologie, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Musiques sauvages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UniNE / IASPM, Jun 2022, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189532v1</w:t>
+                <w:t xml:space="preserve">hal-03705044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gladiator à Imaginaerum : l'influence de Hans Zimmer dans le metal symphonique</w:t>
+                <w:t xml:space="preserve">Intégrer le heavy metal au cinéma : une inévitable saturation sonore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hans Zimmer : un nouvel Hollywood sonore et musical ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CÉRÉdI / GRHis / ELMEC, Apr 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">Semaine du son</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Jan 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189531v1</w:t>
+                <w:t xml:space="preserve">hal-03133383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'humanité annihilée à l'annihilation de l'humanité : identités sonores du personnage de Magneto dans la saga “X-Men”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Errances et angoisses du troisième type : à l'écoute des bandes-son de science-fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CÉRÉdI / CHCSC / ELMEC, Sep 2021, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nightwish et Imaginaerum : quand le metal bricole avec la musique de film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dissonance, éclectisme et mélange des genres dans la culture anglophone moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRLEP, Apr 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étude d'un genre musical aux marges de la musicologie : le cas du metal symphonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la musicologie aujourd'hui. Objets, méthodes et prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de musicologie, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gladiator à Imaginaerum : l'influence de Hans Zimmer dans le metal symphonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hans Zimmer : un nouvel Hollywood sonore et musical ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CÉRÉdI / GRHis / ELMEC, Apr 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plaisirs sonores dans le metal : dégénérescence d'un art de l'extrême ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La musique et le plaisir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CÉRÉdI / GRHis, Mar 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2569,51 +2845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCD6E9B8"/>
+    <w:nsid w:val="F8A3D13C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2800,51 +3076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jason-julliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8413-4107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262341549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/178166002816675022693" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceredi.labos.univ-rouen.fr/main/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jasonjulliot.fr/cv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05053973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Julliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMR004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Dousson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Donley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b0n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b04" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504597v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Jones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b0r" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034877v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/emergences.148" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.232.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110925ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010284v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133383v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jason-julliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8413-4107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262341549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/178166002816675022693" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceredi.labos.univ-rouen.fr/main/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jasonjulliot.fr/cv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05053973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Julliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMR004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Dousson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Donley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b0n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b04" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034877v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/emergences.148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b0r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.232.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110925ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>