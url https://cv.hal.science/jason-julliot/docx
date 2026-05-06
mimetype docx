--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -288,51 +288,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le heavy metal au cinéma : influence, intégration et reconfigurations sémiotiques, de Birmingham à Ηοllywοοd (1970-2020)</w:t>
+                <w:t xml:space="preserve">Le heavy metal au cinéma : influence, intégratiοn et recοnfiguratiοns sémiοtiques, de Birmingham à Ηοllywοοd (1970-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Normandie Université; Université de Liège (1817-..), 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1425,165 +1425,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metal et péril jeune : entre émancipation générationnelle et récupérations néolibérales</w:t>
+                <w:t xml:space="preserve">Hollywood scoring 2.0 ? Hans Zimmer et la révolution de Remote Control Productions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rock, engagements et émancipations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IHRIS / GRHis / CÉRÉdI, Mar 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée d’études agrégation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passages XX-XXI, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994583v1</w:t>
+                <w:t xml:space="preserve">hal-05562798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollywood scoring 2.0 ? Hans Zimmer et la révolution de Remote Control Productions</w:t>
+                <w:t xml:space="preserve">Heavy metal et péril jeune : entre émancipation générationnelle et récupérations néolibérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études agrégation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Passages XX-XXI, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rock, engagements et émancipations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHRIS / GRHis / CÉRÉdI, Mar 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562798v1</w:t>
+                <w:t xml:space="preserve">hal-04994583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“J’avais vraiment envie d’un gros son” : Jean-Jacques Goldman et la tentation (hard) rock de la chanson française</w:t>
               </w:r>
@@ -1770,441 +1770,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outing sauvage et écriture de l'histoire : la musicologie face aux placards restés clos</w:t>
+                <w:t xml:space="preserve">Doctor Disco, Doctor Mysterio, “Doctor Who” : le Docteur, éternelle incarnation du guitar hero ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musicologies queers : de l'invisible au déjà-là</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jason Julliot; Jérémy Michot, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Écouter les genres de l’imaginaire : convergences sonores, musicales et théoriques dans les séries télévisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florent Favard (CREM); Aurélie Huz (CSLF); Jérémy Michot (ICD), Nov 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255119v1</w:t>
+                <w:t xml:space="preserve">hal-04293674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doctor Disco, Doctor Mysterio, “Doctor Who” : le Docteur, éternelle incarnation du guitar hero ?</w:t>
+                <w:t xml:space="preserve">Outing sauvage et écriture de l'histoire : la musicologie face aux placards restés clos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écouter les genres de l’imaginaire : convergences sonores, musicales et théoriques dans les séries télévisées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florent Favard (CREM); Aurélie Huz (CSLF); Jérémy Michot (ICD), Nov 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Musicologies queers : de l'invisible au déjà-là</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jason Julliot; Jérémy Michot, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293674v1</w:t>
+                <w:t xml:space="preserve">hal-04255119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence musicale : un concept archaïque ?</w:t>
+                <w:t xml:space="preserve">Du heavy metal dans les bandes originales hollywoodiennes et réciproquement : étude d’un cas particulier d’influences croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum du département de musicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire national supérieur de musique et de danse, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée doctorale d'histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Histar, Feb 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705038v1</w:t>
+                <w:t xml:space="preserve">hal-03705032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du heavy metal dans les bandes originales hollywoodiennes et réciproquement : étude d’un cas particulier d’influences croisées</w:t>
+                <w:t xml:space="preserve">“I find your lack of heavy metal disturbing” : quand les metalleux s'emparent de la musique de “Star Wars”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale d'histoire de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Histar, Feb 2022, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">John Williams, dernier des symphonistes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RASM-CHCSC, Dec 2022, Évry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705032v1</w:t>
+                <w:t xml:space="preserve">hal-03906381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I find your lack of heavy metal disturbing” : quand les metalleux s'emparent de la musique de “Star Wars”</w:t>
+                <w:t xml:space="preserve">Le rock derrière l'image : la matrice invisible de la franchise Marvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">John Williams, dernier des symphonistes ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RASM-CHCSC, Dec 2022, Évry, France</w:t>
+              <w:t xml:space="preserve">L'Inaperçu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESEM / Visa pour l'image, Sep 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906381v1</w:t>
+                <w:t xml:space="preserve">hal-03775963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rock derrière l'image : la matrice invisible de la franchise Marvel</w:t>
+                <w:t xml:space="preserve">L’influence musicale : un concept archaïque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Julliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Inaperçu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESEM / Visa pour l'image, Sep 2022, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Forum du département de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire national supérieur de musique et de danse, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775963v1</w:t>
+                <w:t xml:space="preserve">hal-03705038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des musiques populaires dans la cinémusicologie française : enjeux méthodologiques et disciplinaires</w:t>
               </w:r>
@@ -2845,51 +2845,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8A3D13C"/>
+    <w:nsid w:val="C5BD9CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3076,51 +3076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jason-julliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8413-4107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262341549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/178166002816675022693" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceredi.labos.univ-rouen.fr/main/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jasonjulliot.fr/cv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05053973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Julliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMR004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Dousson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Donley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b0n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b04" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034877v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/emergences.148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b0r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.232.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110925ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994583v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jason-julliot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8413-4107" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262341549" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/178166002816675022693" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceredi.labos.univ-rouen.fr/main/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jasonjulliot.fr/cv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05053973v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Julliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMR004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Dousson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Donley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b0n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b04" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034877v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Michot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/emergences.148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504597v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Jones" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b0r" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/musur.232.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110925ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133556v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0153" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708411v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255119v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>