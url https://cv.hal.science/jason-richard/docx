--- v0 (2026-03-31)
+++ v1 (2026-05-11)
@@ -753,291 +753,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled biodegradable block copolymer precursors for the generation of nanoporous poly(trimethylene carbonate) thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Biocompatible Trianglamine Networks for Efficient Iodine Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Toshikj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jason Richard</w:t>
+                <w:t xml:space="preserve">Sébastien Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nabil Namar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125880⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (36), pp.42942-42953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c08061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076042v1</w:t>
+                <w:t xml:space="preserve">hal-04222988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Biocompatible Trianglamine Networks for Efficient Iodine Capture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chaimaa Gomri</w:t>
+                <w:t xml:space="preserve">Self-assembled biodegradable block copolymer precursors for the generation of nanoporous poly(trimethylene carbonate) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Toshikj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Buys</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Namar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (36), pp.42942-42953. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 274, pp.125880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c08061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222988v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Various lipid anchors on amphiphilic polyoxazolines to reach efficient intracellular delivery</w:t>
               </w:r>
@@ -1719,51 +1719,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directing the formation of functional porous hybrid materials with polyion complexes</w:t>
+                <w:t xml:space="preserve">Efficient polymer templates for tailoring properties of functional ordered mesoporous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Phimphachanh</w:t>
@@ -1798,323 +1798,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multifunctional, Hybrid and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Oct 2022, Gênes (Italie), Italy</w:t>
+              <w:t xml:space="preserve">International Sol-Gel Conference SOLGEL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de chimie ENS Lyon, Jul 2022, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876684v1</w:t>
+                <w:t xml:space="preserve">hal-04876654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux matériaux mésoporeux hybrides fonctionnels à conductivité protonique élevée</w:t>
+                <w:t xml:space="preserve">Directing the formation of functional porous hybrid materials with polyion complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Phimphachanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trens</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Multifunctional, Hybrid and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Oct 2022, Gênes (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876668v1</w:t>
+                <w:t xml:space="preserve">hal-04876684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient polymer templates for tailoring properties of functional ordered mesoporous materials</w:t>
+                <w:t xml:space="preserve">Nouveaux matériaux mésoporeux hybrides fonctionnels à conductivité protonique élevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Phimphachanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélody Mathonnat</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sol-Gel Conference SOLGEL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de chimie ENS Lyon, Jul 2022, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876654v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for a better control of the properties of functional ordered mesoporous hybrid nanomaterials</w:t>
               </w:r>
@@ -2219,777 +2219,777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-functionalized mesoporous silica: benefits from polyion complex micelle templating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoporous silica containing polymers: a sustainable process to control functions, size and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Phimphachanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Gerardin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathias Destarac</w:t>
+                <w:t xml:space="preserve">Nathalie Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Mar 2019, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">6th Nano Today Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nano Today, Jun 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877540v1</w:t>
+                <w:t xml:space="preserve">hal-04877646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoporous silica containing polymers: a sustainable process to control functions, size and structure</w:t>
+                <w:t xml:space="preserve">Polymer-functionalized mesoporous materials : design and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Phimphachanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Nano Today Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nano Today, Jun 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">SFNano – C’Nano Joint Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFNano et C'Nano, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877646v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-functionalized mesoporous materials : design and properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymer-functionalized mesoporous silica: benefits from polyion complex micelle templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Phimphachanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marcotte</w:t>
+                <w:t xml:space="preserve">Simon Harrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano – C’Nano Joint Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFNano et C'Nano, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Mar 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877574v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEMPLATING MESOPOROUS MATERIALS BY POLYELECTROLYTE MICELLES : THE ROLE OF WATER</w:t>
+                <w:t xml:space="preserve">Micellization of DHBC by electrostatic complexation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Phimphachanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Polymer Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière GDR SLAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SLAMM, Nov 2018, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856156v1</w:t>
+                <w:t xml:space="preserve">hal-04856177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-functionalized mesoporous silica materials: a rational design using functional structuring agents</w:t>
+                <w:t xml:space="preserve">TEMPLATING MESOPOROUS MATERIALS BY POLYELECTROLYTE MICELLES : THE ROLE OF WATER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Mathonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Phimphachanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Phimphachanh</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Balard 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bordeaux Polymer Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942704v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micellization of DHBC by electrostatic complexation</w:t>
+                <w:t xml:space="preserve">Polymer-functionalized mesoporous silica materials: a rational design using functional structuring agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Mathonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Phimphachanh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jason Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière GDR SLAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR SLAMM, Nov 2018, Hyères, France</w:t>
+              <w:t xml:space="preserve">Conférence Balard 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856177v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of stimuli-responsive double hydrophilic block copolymers by ATRP and RAFT and their use as nanostructure-directing agents of mesoporous silica materials</w:t>
               </w:r>
@@ -3372,51 +3372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ponsin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhav Vishwakarma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11040126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04676175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Vashishtha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Phimphachanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Rydzek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410720" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04076042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Toshikj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buys" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Namar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Taddeo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Coeurvolan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colpaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Jamet-Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111915" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haidar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Alzamora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rovira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Molina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mathonnat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876668v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcotte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877574v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942704v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bathfield" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reboul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03623514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ENCM0013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakine Mouhoubi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Aissou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ponsin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambhav Vishwakarma" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries11040126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04676175v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Vashishtha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Phimphachanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaulthier Rydzek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113254" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Gomri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410720" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240206" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04222988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Namar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c08061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04076042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Toshikj" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04192848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Taddeo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Coeurvolan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colpaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01352" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Jamet-Fournier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cacciaguerra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2022.111915" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884365v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Haidar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Alzamora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Rovira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202201601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Molina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mathonnat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876654v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marcotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856156v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942704v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Bathfield" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reboul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03623514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ENCM0013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>