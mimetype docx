--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -187,390 +187,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting fine-grained action recognition in amateur soccer videos with attention-guided transformer</w:t>
+                <w:t xml:space="preserve">Continuized Nesterov Momentum Achieves the $O(\varepsilon^{-7/4})$ Complexity without Additional Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Allah El Jazouli</w:t>
+                <w:t xml:space="preserve">Julien Hermant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Baldanza</w:t>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Aujol</w:t>
+                <w:t xml:space="preserve">Charles Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorick Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484332v1</w:t>
+                <w:t xml:space="preserve">hal-05503080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuized Nesterov Momentum Achieves the $O(\varepsilon^{-7/4})$ Complexity without Additional Mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A note on the convergence of RED algorithms under minimal hypotheses and open questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Traonmilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05503080v1</w:t>
+                <w:t xml:space="preserve">hal-05528679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the convergence of RED algorithms under minimal hypotheses and open questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting fine-grained action recognition in amateur soccer videos with attention-guided transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Allah El Jazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Traonmilin</w:t>
+                <w:t xml:space="preserve">Axel Baldanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F Aujol</w:t>
+                <w:t xml:space="preserve">Jean François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05528679v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuized Nesterov Acceleration for Non-Convex Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorick Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -588,64 +588,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards optimal algorithms for the recovery of low-dimensional models with linear rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -689,64 +689,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sparse recovery to plug-and-play priors, understanding trade-offs for stable recovery with generalized projected gradient descent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Joundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -777,64 +777,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of the parametrization of deep convolutional neural networks on post-training quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Houache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -852,90 +852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Convergence of FISTA Iterates under Hölderian and Quadratic Growth Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Labarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -953,77 +953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time multi-sport action tracking with convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Baldanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1067,51 +1067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch-based image Super Resolution using generalized Gaussian mixture model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Phuong-Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1142,77 +1142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rates of the Heavy-Ball method for quasi-strongly convex optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1243,51 +1243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative Adversarial Network for Pansharpening with Spectral and Spatial Discriminators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,298 +1325,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates of Convergence of Perturbed FISTA-based algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fast Image and LiDAR alignment based on 3D rendering in sensor topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Moulines</w:t>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182949v1</w:t>
+                <w:t xml:space="preserve">hal-02100715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Image and LiDAR alignment based on 3D rendering in sensor topology</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rates of Convergence of Perturbed FISTA-based algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Biasutti</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-02100715v1</w:t>
+                <w:t xml:space="preserve">hal-02182949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIU-Net: Embarrassingly simple semantic segmentation of 3D LiDAR point cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1866,272 +1866,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334349v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Inpainting of Depth and Reflectance with Visibility Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Variational Methods for Normal Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348304v1</w:t>
+                <w:t xml:space="preserve">hal-01334351v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Methods for Normal Integration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Joint Inpainting of Depth and Reflectance with Visibility Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334351v3</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue Constrained Image Colorization in the RGB Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2175,64 +2175,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminance-Chrominance Model for Image Colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2315,51 +2315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gui-Song Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2390,51 +2390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the parameter choice for the Non-Local Means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2465,51 +2465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemplar-based inpainting from a variational point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Ladjal Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,64 +2598,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint structure-texture low dimensional modeling for image decomposition with a plug and play framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2674,308 +2674,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648963v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch-less stochastic gradient descent for compressive learning of deep regularization for image denoising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter-Free FISTA by Adaptive Restart and Backtracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Shi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J-F Aujol</w:t>
+                <w:t xml:space="preserve">Luca Calatroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Labarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.3259-3285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M158961X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222825v1</w:t>
+                <w:t xml:space="preserve">hal-04172497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter-Free FISTA by Adaptive Restart and Backtracking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Batch-less stochastic gradient descent for compressive learning of deep regularization for image denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Calatroni</w:t>
+                <w:t xml:space="preserve">Hui Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dossal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aude Rondepierre</w:t>
+                <w:t xml:space="preserve">Yann Traonmilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172497v1</w:t>
+                <w:t xml:space="preserve">hal-04222825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of off-the-grid sparse spikes with over-parametrized projected gradient descent: theory and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Soubies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3035,64 +3035,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sketched over-parametrized projected gradient descent for sparse spike estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3117,103 +3117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast convergence of inertial dynamics with Hessian-driven damping under geometry assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Văn Hào Hoàng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Labarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 88 (81), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3247,77 +3247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rates of the Heavy-Ball method under the Lojasiewicz property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Programming, Series A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 198, pp.195--254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3351,77 +3351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive learning for patch-based image denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Dang Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3580,64 +3580,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The basins of attraction of the global minimizers of non-convex inverse problems with low-dimensional models in infinite dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3669,291 +3669,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected gradient descent for non-convex sparse spike estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Convergence rates of an inertial gradient descent algorithm under growth and flatness conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Apidopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Leclaire</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2020.3003241⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10107-020-01476-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311624v4</w:t>
+                <w:t xml:space="preserve">hal-01965095v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence rates of an inertial gradient descent algorithm under growth and flatness conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Projected gradient descent for non-convex sparse spike estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Traonmilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Rondepierre</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.1110 - 1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10107-020-01476-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2020.3003241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965095v3</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311624v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The basins of attraction of the global minimizers of the non-convex sparse spike estimation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3987,77 +3987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Convergence Rates for Nesterov Acceleration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (4), pp.3131-3153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4104,51 +4104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh quotient minimization for absolutely one-homogeneous functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tal Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4234,51 +4234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (4), pp.609-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4312,90 +4312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion and inpainting of reflectance and height LiDAR orthoimages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4455,51 +4455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvain Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 60 (4), pp.576-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4533,51 +4533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Analysis of Flows Estimating Eigenfunctions of One-homogeneous Functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,90 +4628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-Image: Incorporating sensor topology for LiDAR point cloud processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84 (6), pp.367--375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4745,64 +4745,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Differential Inclusion Modeling FISTA Algorithm and Optimality of Convergence Rate in the Case b&amp;lt;3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Apidopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4849,64 +4849,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rate of inertial Forward-Backward algorithm beyond Nesterov's rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Apidopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4966,51 +4966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Reconstruction guided by the Histogram of a High-Resolution patch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille El Gheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,103 +5070,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inpainting of depth and reflectance with visibility estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125, pp.16--32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5213,64 +5213,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Video Colorization within a Variational Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5302,278 +5302,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379702v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Zoom Completion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Contrast Enhancement of Gray-Scale and RGB Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Hidane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charles Deledalle</w:t>
+                <w:t xml:space="preserve">Gabriele Steidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253124v2</w:t>
+                <w:t xml:space="preserve">hal-01237038v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Contrast Enhancement of Gray-Scale and RGB Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Image Zoom Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille El Gheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Deledalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (8), pp.3505-3517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2016.2571061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237038v4</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the noise level function based on a non-parametric detection of homogeneous image regions</w:t>
               </w:r>
@@ -5585,51 +5585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5676,64 +5676,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminance-Chrominance Model for Image Colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5793,51 +5793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of over-relaxations for the Forward-Backward algorithm, application to FISTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5888,51 +5888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-based multi-modal registration and application for night vision devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6031,51 +6031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Ferradans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.476-508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6135,51 +6135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6226,51 +6226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson skeleton Revisited: A new mathematical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (1), pp.149-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6334,51 +6334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (3), pp.1853-1882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6438,51 +6438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Caselles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6555,51 +6555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6659,51 +6659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bias-variance approach for the Non-Local Means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6754,51 +6754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Parallel Texture Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6858,51 +6858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of textures : application to color image decomposition with a projected gradient algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminita Vese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6949,51 +6949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemplar-based inpainting from a variational point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7066,51 +7066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TVL1 Model: a Geometric Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7170,51 +7170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TVL1 model: a geometric point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7278,51 +7278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Facciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Almansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicent Caselles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7382,51 +7382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local scale measure from the topographic map and application to remote sensing images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7464,51 +7464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some first-order algorithms for total variation based image restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (3), pp.307-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7555,51 +7555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing of satellite images with different resolutions by wavelet features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7672,51 +7672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational approach to remove multiplicative noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (4), pp.925-946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7763,51 +7763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing of satellite images with different resolutions by wavelet features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7871,51 +7871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonconvex model to remove multiplicative noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Scale Space and Variational Methods in Computer Vision (4485), p. 68-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7974,51 +7974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution- Independent Characteristic Scale Dedicated to Satellite Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8104,51 +8104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution independent characteristic scale dedicated to satellite images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,51 +8225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution independant characteristic scale dedicated to satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8333,51 +8333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained and SNR-based Solutions for TV-Hilbert Space Image Denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8430,199 +8430,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Texture Image Decomposition - Modeling, Algorithms, and Parameter Selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Color image decomposition and restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Chan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanley Osher</w:t>
+                <w:t xml:space="preserve">Sung Ha Kang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (4), p. 916-928,. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2005.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-006-4331-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201977v1</w:t>
+                <w:t xml:space="preserve">hal-00201973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining geometrical and textured information to perform image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (5), p. 1004-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8632,319 +8606,345 @@
                 <w:t xml:space="preserve">⟨10.1016/j.jvcir.2006.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00201972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color image decomposition and restoration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combined geometric-texture image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sung Ha Kang</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Variational, Geometric, and Level Set Methods in Computer Vision (3752), p. 161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11567646_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2005.02.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201973v1</w:t>
+                <w:t xml:space="preserve">hal-00202013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined geometric-texture image classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structure-Texture Image Decomposition - Modeling, Algorithms, and Parameter Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gilboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Osher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Variational, Geometric, and Level Set Methods in Computer Vision (3752), p. 161-172. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (1), p. 111-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11567646_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11263-006-4331-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202013v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00201977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale recognition, regularization parameter selection, and Meyer's G norm in total variation regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Strong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (1), p. 273-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8978,90 +8978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Texture Decomposition by a TV-Gabor model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Osher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Variational, Geometric, and Level Set Methods in Computer Vision (3752), p. 85-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9120,51 +9120,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal partitions, regularized solutions, and application to image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 84 (1), p. 15-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9202,51 +9202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling very oscillating signals. Application to image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 51 (2), p. 163-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9292,51 +9292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image decomposition into a bounded variation component and an oscillating component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9400,51 +9400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual norms and image decomposition models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9516,51 +9516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting codimension-two objects in an image with Ginzburg-Landau models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9619,51 +9619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image decomposition. Application to SAR images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9736,51 +9736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based level set evolution for classification of textured images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9872,103 +9872,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient correlation is a key ingredient to accelerate SGD with momentum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hermant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10038,64 +10038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected Block Coordinate Descent for sparse spike estimation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.2667-2671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10120,77 +10120,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive learning of deep regularization for denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10209,239 +10209,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814336v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découpage automatique de vidéos de sport amateur par détection de personnes et analyse de contenu colorimétrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sketched learning for image denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Traonmilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Baldanza</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Alary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eighth International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Cabourg, France. pp.281-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339632v1</w:t>
+                <w:t xml:space="preserve">hal-03123805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketched learning for image denoising</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découpage automatique de vidéos de sport amateur par détection de personnes et analyse de contenu colorimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Axel Baldanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03123805v2</w:t>
+                <w:t xml:space="preserve">hal-03339632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des défauts dans les vieux films par apprentissage profond à partir d'une restauration semi-manuelle</w:t>
               </w:r>
@@ -10565,51 +10565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RESIDUAL DENSE GENERATIVE ADVERSARIAL NETWORK FOR PANSHARPENING WITH GEOMETRICAL CONSTRAINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10660,64 +10660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for non-convex off-the-grid sparse spike estimation with a minimum separation constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10749,286 +10749,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility estimation in point clouds with variable density</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Détection et localisation d'objets 3D par apprentissage profond en topologie capteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">GRETSI Groupement de Recherche en Traitement du Signal et de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812061v2</w:t>
+                <w:t xml:space="preserve">hal-02100719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation d'objets 3D par apprentissage profond en topologie capteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Visibility estimation in point clouds with variable density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI Groupement de Recherche en Traitement du Signal et de l'Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100719v1</w:t>
+                <w:t xml:space="preserve">hal-01812061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion d'images non locale préservant la géométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11073,468 +11073,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LU-Net: An Efficient Network for 3D LiDAR Point Cloud Semantic Segmentation Based on End-to-End-Learned 3D Features and U-Net</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Alternate Structural-Textural Video Inpainting for Spot Defects Correction in Movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSVM 2019 - Seventh International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269915v2</w:t>
+                <w:t xml:space="preserve">hal-02433997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate Structural-Textural Video Inpainting for Spot Defects Correction in Movies</w:t>
+                <w:t xml:space="preserve">Inpainting vidéo pour la restauration de films par reconstructions alternées de la structure et de la texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSVM 2019 - Seventh International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany</w:t>
+              <w:t xml:space="preserve">ORASIS 2019 - 17ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433997v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpainting vidéo pour la restauration de films par reconstructions alternées de la structure et de la texture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">LU-Net: An Efficient Network for 3D LiDAR Point Cloud Semantic Segmentation Based on End-to-End-Learned 3D Features and U-Net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2019 - 17ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2019.00123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433990v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de visibilité dans un nuage de points LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11553,321 +11553,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disocclusion of 3D LiDAR point clouds using range images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Luminance-Guided Chrominance Denoising with Debiased Coupled Total Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.235-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522366v1</w:t>
+                <w:t xml:space="preserve">hal-01569571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance-Guided Chrominance Denoising with Debiased Coupled Total Variation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Disocclusion of 3D LiDAR point clouds using range images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.75 - 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-75-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569571v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désoccultation de nuage de points LiDAR en topologie capteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement de Recherche en Traitement du Signal et de l'Image (GRETSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11905,51 +11905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic estimation of the noise level function for adaptive blind denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12009,77 +12009,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion anisotrope et inpainting d'orthophotographies LiDAR mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12143,51 +12143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Gheche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12251,77 +12251,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HUE-PRESERVING PERCEPTUAL CONTRAST ENHANCEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Steidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12359,90 +12359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibility Estimation and Joint Inpainting of Lidar Depth Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12480,64 +12480,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminance-Hue Specification in the RGB Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12610,51 +12610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12692,64 +12692,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison linéaire optimale de métriques pour la colorisation d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12787,51 +12787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals of Non-Local Total Variation Spectral Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12891,64 +12891,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUPER-RESOLUTION FROM A LOW- AND PARTIAL HIGH- RESOLUTION IMAGE PAIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13012,64 +13012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemplar-based colorization in RGB color space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13133,64 +13133,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Model for Image Colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13241,51 +13241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive regularization of the NL-means for video denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13349,51 +13349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convex formulation for global histogram based binary segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13483,51 +13483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Schloss Seggau, Leibnitz, Austria. pp.428-439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13574,51 +13574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TV-NL : Une coopération entre les NL-means et les méthodes variationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13669,51 +13669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formulation convexe pour la segmentation binaire d'images à partir d'histogrammes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13764,51 +13764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Contours without Level Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13894,51 +13894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Melot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14015,51 +14015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Ferradans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14097,51 +14097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of proximal methods for CBCT and PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14214,51 +14214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d’un champ de normales en présence de discontinuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF; AFIA, Jan 2010, Caen, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14283,51 +14283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative review of SAR images speckle denoising methods based on functional minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bratsolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14421,51 +14421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating the Normal Field of a Surface in the Presence of Discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Courteille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14525,51 +14525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de textures localement parallèles par un espace de Hilbert adapté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14620,51 +14620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally Parallel Textures Modeling with Adapted Hilbert Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14756,51 +14756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Approaches for Image Colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mathematical Models and Algorithms in Computer Vision and Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14866,51 +14866,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale Space and Variational Methods in Computer Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Nikolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15032,51 +15032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent D. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15139,51 +15139,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de méthodes variationnelles en traitement d'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. École normale supérieure de Cachan - ENS Cachan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15233,51 +15233,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'images par approches variationnelles et équations aux dérivées partielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEA. 11 avril 2005 au 16 avril 2005 à l'ENIT à Tunis., 2005, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15327,51 +15327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and texture compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basarab Matei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15415,51 +15415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting codimension-two objects in an image with Ginzburg-Landau models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15490,51 +15490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual norms and image decomposition models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15565,51 +15565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image decomposition: application to textured images and SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15679,51 +15679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling very oscillating signals. Application to image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4878, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15741,51 +15741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised classification for textured images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15829,51 +15829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signed distance functions and viscosity solutions of discontinuous Hamilton-Jacobi Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15936,51 +15936,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse de textures en traitement d'images par méthodes variationnelles et équations aux dérivées partielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Nice Sophia Antipolis, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16097,51 +16097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E50719DA"/>
+    <w:nsid w:val="2D90BB98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16328,51 +16328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaujol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6716-0509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081164432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484332v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Allah El Jazouli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Baldanza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hermant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dossal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorick Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Aujol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725337v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guennec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Joundi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922698v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Houache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Labarri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876332v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688971v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Phuong-Lan Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545245v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906109v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gastineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Aujol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547251v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dossal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334349v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334351v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal Ladjal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648963v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222825v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Aujol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M158961X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean B&#233;nard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad33e4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693218v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n H&#224;o Ho&#224;ng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-023-10058-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01770-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429102v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Dang Phuong Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2021053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941814v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311624v4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3003241" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965095v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Apidopoulos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01476-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938239v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab5aa3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786117v4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1186757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864129v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Feld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilboa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab0cb2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0777-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0773-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517708v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1128642" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-018-1350-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276582v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El Gheche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2627812" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379702v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253124v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2571061" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237038v4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138809v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sutour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1012682" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068431v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0554-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816342v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854830v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2329448" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757084v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yildizoglu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900307" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Melot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boursier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2012.6.565" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415779v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770795" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Vese" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0203-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080743883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090757083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988783v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080719443" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988782v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Luo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260494v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0149-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.925367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671814" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202007v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZKX8Q95P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.906004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260495v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988788v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201844v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-7801-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDM9BBP5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Osher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-4331-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9JPXVLD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201972v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2006.02.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D76SH83F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ha Kang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2005.02.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRX0Q9CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202013v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11567646_14" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F8DMNXLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201969v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040621624" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11567646_8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KMCGPRMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202002v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202000v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-004-0812-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6HFFHRG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201999v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-005-4948-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQP2GCD2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201996v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-005-3847-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXXNR356-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44935-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202004v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2003.819309" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728121v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814336v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339632v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123805v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_23" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Renaudeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Seng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859866v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433990v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569571v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450723v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760213" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berthoumieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gheche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthoumieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528183" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316432v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168528v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_33" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241209v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199080v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038055v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834068v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992086v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696065v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467418" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720055v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662719v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869439v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115691" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584913v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985397v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bratsolis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darbon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5_20" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392267v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392270v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965137v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_55-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-18461-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100410v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00148665v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070744v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071453v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071882v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072081v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006303v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaujol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6716-0509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081164432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hermant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dossal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorick Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Aujol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Allah El Jazouli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Baldanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725337v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guennec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Joundi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922698v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Houache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Labarri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876332v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688971v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Phuong-Lan Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545245v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906109v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gastineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Aujol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547251v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dossal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334349v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334351v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal Ladjal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648963v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M158961X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Aujol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean B&#233;nard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad33e4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693218v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n H&#224;o Ho&#224;ng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-023-10058-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01770-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429102v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Dang Phuong Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2021053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941814v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965095v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Apidopoulos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01476-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311624v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3003241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938239v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab5aa3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786117v4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1186757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864129v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Feld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilboa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab0cb2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0777-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0773-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517708v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1128642" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-018-1350-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276582v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El Gheche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2627812" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379702v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237038v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253124v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2571061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138809v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sutour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1012682" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068431v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0554-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816342v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854830v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2329448" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757084v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yildizoglu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900307" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Melot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boursier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2012.6.565" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415779v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770795" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Vese" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0203-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080743883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090757083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988783v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080719443" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988782v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Luo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260494v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0149-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.925367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671814" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202007v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZKX8Q95P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.906004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260495v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988788v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201844v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-7801-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDM9BBP5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ha Kang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2005.02.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRX0Q9CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2006.02.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D76SH83F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11567646_14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F8DMNXLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201977v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Osher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-4331-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9JPXVLD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201969v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040621624" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11567646_8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KMCGPRMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202002v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202000v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-004-0812-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6HFFHRG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201999v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-005-4948-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQP2GCD2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201996v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-005-3847-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXXNR356-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44935-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202004v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2003.819309" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728121v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814336v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123805v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339632v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Renaudeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Seng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859866v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433997v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433990v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569571v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450723v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760213" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berthoumieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gheche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthoumieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528183" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316432v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168528v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_33" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241209v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199080v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038055v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834068v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992086v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696065v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467418" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720055v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662719v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869439v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115691" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584913v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985397v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bratsolis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darbon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5_20" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392267v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392270v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965137v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_55-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-18461-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100410v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00148665v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070744v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071453v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071882v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072081v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006303v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>