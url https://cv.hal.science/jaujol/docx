--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2055,242 +2055,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hue Constrained Image Colorization in the RGB Space</w:t>
+                <w:t xml:space="preserve">Luminance-Chrominance Model for Image Colorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995724v1</w:t>
+                <w:t xml:space="preserve">hal-01051308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance-Chrominance Model for Image Colorization</w:t>
+                <w:t xml:space="preserve">Hue Constrained Image Colorization in the RGB Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01051308v1</w:t>
+                <w:t xml:space="preserve">hal-00995724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Transport Mixing of Gaussian Texture Models</w:t>
               </w:r>
@@ -3345,351 +3345,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive learning for patch-based image denoising</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The basins of attraction of the global minimizers of non-convex inverse problems with low-dimensional models in infinite dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Information and Inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429102v3</w:t>
+                <w:t xml:space="preserve">hal-02941814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCA Reduced Gaussian Mixture Models with Applications in Superresolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lan Dang Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Compressive learning for patch-based image denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941479v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429102v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basins of attraction of the global minimizers of non-convex inverse problems with low-dimensional models in infinite dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Traonmilin</w:t>
+                <w:t xml:space="preserve">PCA Reduced Gaussian Mixture Models with Applications in Superresolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Hertrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Dang Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Inference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (2), pp.341-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2021053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941814v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rates of an inertial gradient descent algorithm under growth and flatness conditions</w:t>
               </w:r>
@@ -3818,51 +3818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.1110 - 1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3981,993 +3981,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938239v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Convergence Rates for Nesterov Acceleration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Rondepierre</w:t>
+                <w:t xml:space="preserve">Rayleigh quotient minimization for absolutely one-homogeneous functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Feld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gilboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1186757⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab0cb2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786117v4</w:t>
+                <w:t xml:space="preserve">hal-01864129v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh quotient minimization for absolutely one-homogeneous functionals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+                <w:t xml:space="preserve">Optimal Convergence Rates for Nesterov Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.3131-3153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab0cb2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1186757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864129v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786117v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Methods for Normal Integration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+                <w:t xml:space="preserve">Convergence rate of inertial Forward-Backward algorithm beyond Nesterov's rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Apidopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (4), pp.609-632. </w:t>
+              <w:t xml:space="preserve">Mathematical Programming, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-017-0777-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10107-018-1350-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118476v1</w:t>
+                <w:t xml:space="preserve">hal-01551873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion and inpainting of reflectance and height LiDAR orthoimages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Biasutti</w:t>
+                <w:t xml:space="preserve">Variational Methods for Normal Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (4), pp.609-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2018.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-017-0777-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322822v3</w:t>
+                <w:t xml:space="preserve">hal-02118476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal Integration: A Survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+                <w:t xml:space="preserve">Diffusion and inpainting of reflectance and height LiDAR orthoimages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 60 (4), pp.576-593. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-017-0773-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118484v1</w:t>
+                <w:t xml:space="preserve">hal-01322822v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis of Flows Estimating Eigenfunctions of One-homogeneous Functionals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normal Integration: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (4), pp.576-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-017-0773-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563922v1</w:t>
+                <w:t xml:space="preserve">hal-02118484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range-Image: Incorporating sensor topology for LiDAR point cloud processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Analysis of Flows Estimating Eigenfunctions of One-homogeneous Functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gilboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.1416-1440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14358/PERS.84.6.367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01756975v1</w:t>
+                <w:t xml:space="preserve">hal-01563922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Differential Inclusion Modeling FISTA Algorithm and Optimality of Convergence Rate in the Case b&amp;lt;3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilis Apidopoulos</w:t>
+                <w:t xml:space="preserve">Range-Image: Incorporating sensor topology for LiDAR point cloud processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles H Dossal</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, SIAM Journal on Optimization, 28 (1), pp.551-574. </w:t>
+              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (6), pp.367--375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M1128642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14358/PERS.84.6.367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517708v2</w:t>
+                <w:t xml:space="preserve">hal-01756975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence rate of inertial Forward-Backward algorithm beyond Nesterov's rule</w:t>
+                <w:t xml:space="preserve">The Differential Inclusion Modeling FISTA Algorithm and Optimality of Convergence Rate in the Case b&amp;lt;3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Apidopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H Dossal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming, Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1-20. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, SIAM Journal on Optimization, 28 (1), pp.551-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10107-018-1350-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/17M1128642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551873v1</w:t>
+                <w:t xml:space="preserve">hal-01517708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Reconstruction guided by the Histogram of a High-Resolution patch</w:t>
               </w:r>
@@ -5239,51 +5239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5360,51 +5360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Steidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5702,64 +5702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.536-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5986,477 +5986,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing and Mixing Stationary Gaussian Texture Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+                <w:t xml:space="preserve">Poisson skeleton Revisited: A new mathematical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.149-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816342v2</w:t>
+                <w:t xml:space="preserve">hal-00714250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive regularization of the NL-means : Application to image and video denoising</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (3), pp.1853-1882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2329448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/130929886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854830v3</w:t>
+                <w:t xml:space="preserve">hal-01188963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson skeleton Revisited: A new mathematical perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aubert</w:t>
+                <w:t xml:space="preserve">Synthesizing and Mixing Stationary Gaussian Texture Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui-Song Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.476-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130918010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714250v1</w:t>
+                <w:t xml:space="preserve">hal-00816342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+                <w:t xml:space="preserve">Adaptive regularization of the NL-means : Application to image and video denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (3), pp.1853-1882. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130929886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2329448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188963v1</w:t>
+                <w:t xml:space="preserve">hal-00854830v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dimension multi-label problems: convex or non convex relaxation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6839,1618 +6839,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of textures : application to color image decomposition with a projected gradient algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemplar-based inpainting from a variational point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminita Vese</w:t>
+                <w:t xml:space="preserve">Saïd Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Masnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (2), pp.232-248. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (3), pp.1246-1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-010-0203-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/080743883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292898v1</w:t>
+                <w:t xml:space="preserve">hal-00952700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar-based inpainting from a variational point of view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of textures : application to color image decomposition with a projected gradient algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Ladjal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Masnou</w:t>
+                <w:t xml:space="preserve">Luminita Vese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (3), pp.1246-1285. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (2), pp.232-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/080743883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-010-0203-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952700v1</w:t>
+                <w:t xml:space="preserve">hal-00292898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TVL1 Model: a Geometric Point of View</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Duval</w:t>
+                <w:t xml:space="preserve">Local scale measure from the topographic map and application to remote sensing images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.1-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00380195v1</w:t>
+                <w:t xml:space="preserve">hal-00988782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TVL1 model: a geometric point of view</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some first-order algorithms for total variation based image restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (3), pp.307-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-009-0149-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988777v1</w:t>
+                <w:t xml:space="preserve">hal-00260494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular to regular sampling, denoising and deconvolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrés Almansa</w:t>
+                <w:t xml:space="preserve">The TVL1 Model: a Geometric Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vicent Caselles</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 7 (4), pp.1574-1608. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/080719443⟩</w:t>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090757083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988783v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local scale measure from the topographic map and application to remote sensing images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Luo</w:t>
+                <w:t xml:space="preserve">The TVL1 model: a geometric point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.1-29</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.154-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988782v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some first-order algorithms for total variation based image restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irregular to regular sampling, denoising and deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Facciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Almansa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicent Caselles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (3), pp.307-327. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (4), pp.1574-1608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-009-0149-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/080719443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260494v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexing of satellite images with different resolutions by wavelet features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (8), pp.1465-1472. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 17 (8), pp.1465-1472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00180600v1</w:t>
+                <w:t xml:space="preserve">hal-00988786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational approach to remove multiplicative noise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aubert</w:t>
+                <w:t xml:space="preserve">Indexing of satellite images with different resolutions by wavelet features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/060671814⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (8), pp.1465-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2008.925367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260496v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexing of satellite images with different resolutions by wavelet features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Luo</w:t>
+                <w:t xml:space="preserve">A variational approach to remove multiplicative noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Ladjal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (4), pp.925-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/060671814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988786v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00260496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonconvex model to remove multiplicative noise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constrained and SNR-based Solutions for TV-Hilbert Space Image Denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Scale Space and Variational Methods in Computer Vision (4485), p. 68-79. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (1-2), pp.217-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-72823-8_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-006-7801-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202007v1</w:t>
+                <w:t xml:space="preserve">hal-00201844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution- Independent Characteristic Scale Dedicated to Satellite Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Resolution independant characteristic scale dedicated to satellite images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16 (10), pp.2503-2514. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 16 (10), pp.2503-2514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176968v1</w:t>
+                <w:t xml:space="preserve">hal-00988788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution independent characteristic scale dedicated to satellite images.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bin Luo</w:t>
+                <w:t xml:space="preserve">A nonconvex model to remove multiplicative noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Scale Space and Variational Methods in Computer Vision (4485), p. 68-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72823-8_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00260495v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution independant characteristic scale dedicated to satellite images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Resolution- Independent Characteristic Scale Dedicated to Satellite Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Ladjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 16 (10), pp.2503-2514</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 16 (10), pp.2503-2514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2007.906004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988788v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained and SNR-based Solutions for TV-Hilbert Space Image Denoising</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolution independent characteristic scale dedicated to satellite images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Gilboa</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Ladjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (10), pp.2503-2514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00201844v1</w:t>
+                <w:t xml:space="preserve">hal-00260495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color image decomposition and restoration</w:t>
               </w:r>
@@ -8758,51 +8758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Texture Image Decomposition - Modeling, Algorithms, and Parameter Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8991,51 +8991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Texture Decomposition by a TV-Gabor model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gilboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9101,608 +9101,608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal partitions, regularized solutions, and application to image classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Detecting codimension-two objects in an image with Ginzburg-Landau models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (1-2), p. 29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11263-005-3847-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202002v1</w:t>
+                <w:t xml:space="preserve">hal-00201996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling very oscillating signals. Application to image processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Optimal partitions, regularized solutions, and application to image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 84 (1), p. 15-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00202000v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image decomposition into a bounded variation component and an oscillating component</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling very oscillating signals. Application to image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonin Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (2), p. 163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-004-0812-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00202001v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00202000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual norms and image decomposition models</w:t>
+                <w:t xml:space="preserve">Image decomposition into a bounded variation component and an oscillating component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (1), p. 71-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-005-4948-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00201999v1</w:t>
+                <w:t xml:space="preserve">hal-00202001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting codimension-two objects in an image with Ginzburg-Landau models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual norms and image decomposition models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 65 (1-2), p. 29-42. </w:t>
+              <w:t xml:space="preserve">, 2005, 63 (1), p. 85-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11263-005-3847-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11263-005-4948-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201996v1</w:t>
+                <w:t xml:space="preserve">hal-00201999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image decomposition. Application to SAR images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Scale Space Methods in Computer Vision (2695), p. 297-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9749,64 +9749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based level set evolution for classification of textured images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (12), p. 1634-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9832,51 +9832,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9952,956 +9952,816 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rondepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728121v2</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-04462779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive learning of deep regularization for denoising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui Shi</w:t>
+                <w:t xml:space="preserve">Projected Block Coordinate Descent for sparse spike estimation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France. pp.2667-2671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814336v2</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sketched learning for image denoising</w:t>
+                <w:t xml:space="preserve">Compressive learning of deep regularization for denoising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cagliari, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123805v2</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814336v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découpage automatique de vidéos de sport amateur par détection de personnes et analyse de contenu colorimétrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Baldanza</w:t>
+                <w:t xml:space="preserve">Sketched learning for image denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Alary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Eighth International Conference on Scale Space and Variational Methods in Computer Vision (SSVM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Cabourg, France. pp.281-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75549-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339632v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des défauts dans les vieux films par apprentissage profond à partir d'une restauration semi-manuelle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découpage automatique de vidéos de sport amateur par détection de personnes et analyse de contenu colorimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Baldanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Traonmilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021 - 18èmes journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France</w:t>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339640v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RESIDUAL DENSE GENERATIVE ADVERSARIAL NETWORK FOR PANSHARPENING WITH GEOMETRICAL CONSTRAINTS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détection des défauts dans les vieux films par apprentissage profond à partir d'une restauration semi-manuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE international conference on image processing (ICIP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Abou Dabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">ORASIS 2021 - 18èmes journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859866v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for non-convex off-the-grid sparse spike estimation with a minimum separation constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Traonmilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Leclaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Proceedings of iTWIST'20, Paper-ID: 7, Nantes, France, December, 2-4, 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation d'objets 3D par apprentissage profond en topologie capteur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">A RESIDUAL DENSE GENERATIVE ADVERSARIAL NETWORK FOR PANSHARPENING WITH GEOMETRICAL CONSTRAINTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI Groupement de Recherche en Traitement du Signal et de l'Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">27th IEEE international conference on image processing (ICIP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abou Dabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100719v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility estimation in point clouds with variable density</w:t>
+                <w:t xml:space="preserve">Détection et localisation d'objets 3D par apprentissage profond en topologie capteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
@@ -10919,326 +10779,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">GRETSI Groupement de Recherche en Traitement du Signal et de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812061v2</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion d'images non locale préservant la géométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Gastineau</w:t>
+                <w:t xml:space="preserve">Visibility estimation in point clouds with variable density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biasutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477526v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate Structural-Textural Video Inpainting for Spot Defects Correction in Movies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierre</w:t>
+                <w:t xml:space="preserve">Fusion d'images non locale préservant la géométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSVM 2019 - Seventh International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433997v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inpainting vidéo pour la restauration de films par reconstructions alternées de la structure et de la texture</w:t>
+                <w:t xml:space="preserve">Alternate Structural-Textural Video Inpainting for Spot Defects Correction in Movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lauze</w:t>
@@ -11269,560 +11116,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2019 - 17ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">SSVM 2019 - Seventh International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hofgeismar, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433990v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LU-Net: An Efficient Network for 3D LiDAR Point Cloud Semantic Segmentation Based on End-to-End-Learned 3D Features and U-Net</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+                <w:t xml:space="preserve">Inpainting vidéo pour la restauration de films par reconstructions alternées de la structure et de la texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Durou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2019 - 17ème journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269915v2</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de visibilité dans un nuage de points LiDAR</w:t>
+                <w:t xml:space="preserve">LU-Net: An Efficient Network for 3D LiDAR Point Cloud Semantic Segmentation Based on End-to-End-Learned 3D Features and U-Net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2019.00123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756994v2</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269915v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance-Guided Chrominance Denoising with Debiased Coupled Total Variation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierre</w:t>
+                <w:t xml:space="preserve">Estimation de visibilité dans un nuage de points LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.235-248</w:t>
+              <w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569571v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disocclusion of 3D LiDAR point clouds using range images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Biasutti</w:t>
+                <w:t xml:space="preserve">Luminance-Guided Chrominance Denoising with Debiased Coupled Total Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venise, Italy. pp.235-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522366v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désoccultation de nuage de points LiDAR en topologie capteur</w:t>
+                <w:t xml:space="preserve">Disocclusion of 3D LiDAR point clouds using range images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
@@ -11840,2321 +11691,2438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement de Recherche en Traitement du Signal et de l'Image (GRETSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.75 - 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-75-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812057v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic estimation of the noise level function for adaptive blind denoising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Sutour</w:t>
+                <w:t xml:space="preserve">Désoccultation de nuage de points LiDAR en topologie capteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 24th European Signal Processing Conference (EUSIPCO), 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Groupement de Recherche en Traitement du Signal et de l'Image (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450723v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion anisotrope et inpainting d'orthophotographies LiDAR mobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Biasutti</w:t>
+                <w:t xml:space="preserve">Visibility Estimation and Joint Inpainting of Lidar Depth Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316487v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture synthesis guided by a low-resolution image</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic estimation of the noise level function for adaptive blind denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop, IEEE Image Video and Multidimensional Signal Processing (IVMSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVMSPW.2016.7528183⟩</w:t>
+              <w:t xml:space="preserve"> 24th European Signal Processing Conference (EUSIPCO), 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.76 - 80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444096v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUE-PRESERVING PERCEPTUAL CONTRAST ENHANCEMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierre</w:t>
+                <w:t xml:space="preserve">Diffusion anisotrope et inpainting d'orthophotographies LiDAR mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brédif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">20ème Congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316432v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility Estimation and Joint Inpainting of Lidar Depth Maps</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Texture synthesis guided by a low-resolution image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille El Gheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Gheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop, IEEE Image Video and Multidimensional Signal Processing (IVMSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVMSPW.2016.7528183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316719v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance-Hue Specification in the RGB Space</w:t>
+                <w:t xml:space="preserve">HUE-PRESERVING PERCEPTUAL CONTRAST ENHANCEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Steidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scale-Space and Variational Method in Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internationnal Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Phoenix, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168528v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du niveau de bruit par la détection non paramétrique de zones homogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+                <w:t xml:space="preserve">Luminance-Hue Specification in the RGB Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scale-Space and Variational Method in Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lège Cap-Ferret., France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18461-6_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241209v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison linéaire optimale de métriques pour la colorisation d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierre</w:t>
+                <w:t xml:space="preserve">Estimation du niveau de bruit par la détection non paramétrique de zones homogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI Groupement de Recherche en Traitement du Signal et de l'Image</w:t>
+              <w:t xml:space="preserve">Gretsi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168540v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamentals of Non-Local Total Variation Spectral Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinaison linéaire optimale de métriques pour la colorisation d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI Groupement de Recherche en Traitement du Signal et de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199080v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUPER-RESOLUTION FROM A LOW- AND PARTIAL HIGH- RESOLUTION IMAGE PAIR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fundamentals of Non-Local Total Variation Spectral Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gilboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lège-Cap Ferret, France. pp.66-77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18461-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024883v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar-based colorization in RGB color space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierre</w:t>
+                <w:t xml:space="preserve">Adaptive regularization of the NL-means for video denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internationnal Conference on Image Processing (ICIP'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019627v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Model for Image Colorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pierre</w:t>
+                <w:t xml:space="preserve">SUPER-RESOLUTION FROM A LOW- AND PARTIAL HIGH- RESOLUTION IMAGE PAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPCV workshop - European Conference on Computer Vision (ECCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Zürich, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01038055v1</w:t>
+                <w:t xml:space="preserve">hal-01024883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive regularization of the NL-means for video denoising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Sutour</w:t>
+                <w:t xml:space="preserve">Exemplar-based colorization in RGB color space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. 5 p</w:t>
+              <w:t xml:space="preserve">IEEE Internationnal Conference on Image Processing (ICIP'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016610v1</w:t>
+                <w:t xml:space="preserve">hal-01019627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A convex formulation for global histogram based binary segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Yildizoglu</w:t>
+                <w:t xml:space="preserve">A Unified Model for Image Colorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh-Thong Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lund, Sweden. pp.1-14</w:t>
+              <w:t xml:space="preserve">CPCV workshop - European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Zürich, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834068v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Une formulation convexe pour la segmentation binaire d'images à partir d'histogrammes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yildizoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797078v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TV-NL : Une coopération entre les NL-means et les méthodes variationnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Sutour</w:t>
+                <w:t xml:space="preserve">A convex formulation for global histogram based binary segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t>
+              <w:t xml:space="preserve">Energy Minimization Methods in Computer Vision and Pattern Recognition (EMMCVPR'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lund, Sweden. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016616v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formulation convexe pour la segmentation binaire d'images à partir d'histogrammes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Yildizoglu</w:t>
+                <w:t xml:space="preserve">Regularized Discrete Optimal Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scale Space and Variational Methods in Computer Vision (SSVM'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Schloss Seggau, Leibnitz, Austria. pp.428-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38267-3_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992086v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Contours without Level Sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Yildizoglu</w:t>
+                <w:t xml:space="preserve">TV-NL : Une coopération entre les NL-means et les méthodes variationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Alban Deledalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gretsi 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696065v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Algorithms and CT: New Results on 3D Real Datas and Color CT</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Anthoine</w:t>
+                <w:t xml:space="preserve">Compact Representations of Stationary Dynamic Textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui-Song Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sira Ferradans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Peyré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Melot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 SIAM Conference on Imaging Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">ICIP'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00720055v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Representations of Stationary Dynamic Textures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Peyré</w:t>
+                <w:t xml:space="preserve">Active Contours without Level Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yildizoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.2549-2552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662719v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proximal Algorithms and CT: New Results on 3D Real Datas and Color CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anthoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Aujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012 SIAM Conference on Imaging Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Philadelphie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00720055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of proximal methods for CBCT and PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anthoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boursier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Melot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14892,51 +14860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Nikolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Scale Space and Variational Methods in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lège Cap Ferret, France. 9087, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15321,334 +15289,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and texture compression</w:t>
+                <w:t xml:space="preserve">Dual norms and image decomposition models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-5076, INRIA. 2004</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5130, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071507v1</w:t>
+                <w:t xml:space="preserve">inria-00071453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting codimension-two objects in an image with Ginzburg-Landau models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-5254, INRIA. 2004, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual norms and image decomposition models</w:t>
+                <w:t xml:space="preserve">Structure and texture compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-5130, INRIA. 2004</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basarab Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-5076, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00071453v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image decomposition: application to textured images and SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4704, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15666,51 +15634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling very oscillating signals. Application to image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15754,64 +15722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised classification for textured images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Blanc-Féraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4640, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15842,51 +15810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signed distance functions and viscosity solutions of discontinuous Hamilton-Jacobi Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Aujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4507, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16097,51 +16065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D90BB98"/>
+    <w:nsid w:val="83DDE240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16328,51 +16296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaujol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6716-0509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081164432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hermant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dossal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorick Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Aujol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Allah El Jazouli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Baldanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725337v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guennec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Joundi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922698v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Houache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Labarri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876332v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688971v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Phuong-Lan Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545245v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906109v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gastineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Aujol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547251v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dossal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334349v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334351v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995724v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal Ladjal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648963v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M158961X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Aujol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean B&#233;nard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad33e4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693218v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n H&#224;o Ho&#224;ng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-023-10058-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01770-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429102v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Dang Phuong Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2021053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941814v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965095v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Apidopoulos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01476-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311624v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3003241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938239v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab5aa3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786117v4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1186757" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864129v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Feld" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilboa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab0cb2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0777-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0773-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563922v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517708v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1128642" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-018-1350-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276582v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El Gheche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2627812" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379702v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237038v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253124v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2571061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138809v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sutour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1012682" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068431v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0554-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816342v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854830v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2329448" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757084v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yildizoglu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900307" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Melot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boursier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2012.6.565" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415779v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770795" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292898v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Vese" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0203-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952700v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080743883" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090757083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988783v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080719443" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988782v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Luo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260494v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0149-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.925367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671814" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202007v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZKX8Q95P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176968v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.906004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260495v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988788v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201844v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-7801-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDM9BBP5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ha Kang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2005.02.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRX0Q9CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2006.02.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D76SH83F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11567646_14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F8DMNXLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201977v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Osher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-4331-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9JPXVLD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201969v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040621624" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11567646_8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KMCGPRMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202002v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202000v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-004-0812-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6HFFHRG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202001v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201999v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-005-4948-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQP2GCD2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201996v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-005-3847-y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXXNR356-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44935-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202004v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2003.819309" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728121v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814336v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123805v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339632v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Renaudeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Seng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859866v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433997v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433990v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569571v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450723v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760213" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444096v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berthoumieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gheche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthoumieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528183" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316432v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168528v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_33" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241209v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199080v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038055v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016610v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834068v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016616v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992086v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696065v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467418" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720055v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662719v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869439v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115691" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584913v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985397v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bratsolis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darbon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5_20" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392267v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392270v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965137v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_55-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-18461-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100410v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00148665v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070744v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071453v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071882v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072081v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006303v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jaujol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6716-0509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081164432" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503080v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hermant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dossal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorick Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rondepierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Traonmilin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Aujol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Allah El Jazouli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Baldanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725337v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guennec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Joundi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922698v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Houache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Labarri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876332v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alary" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688971v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Phuong-Lan Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545245v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906109v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gastineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Fort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Moulines" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Aujol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Dossal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01547251v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dossal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334349v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Qu&#233;au" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Durou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334351v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh-Thong Ta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995724v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662720v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Ferradans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui-Song Xia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468856v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal Ladjal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648963v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Calatroni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M158961X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Aujol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean B&#233;nard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soubies" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad33e4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584951v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693218v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#259;n H&#224;o Ho&#224;ng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-023-10058-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-022-01770-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941814v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429102v3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hertrich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Dang Phuong Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2021053" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965095v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Apidopoulos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01476-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311624v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2020.3003241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938239v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab5aa3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864129v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Feld" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gilboa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab0cb2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786117v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1186757" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-018-1350-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0777-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0773-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563922v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517708v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1128642" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276582v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille El Gheche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2627812" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379702v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237038v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Steidl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253124v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hidane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deledalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2571061" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138809v3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sutour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1012682" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166919v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140979368" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068431v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Denis de Senneville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-014-0554-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714250v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188963v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130929886" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816342v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130918010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854830v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2329448" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757084v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yildizoglu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Caselles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120900307" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Melot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boursier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anthoine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2012.6.565" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415779v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090770795" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ladjal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080743883" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Vese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-010-0203-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988782v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Luo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260494v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0149-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090757083" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Facciolo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Almansa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080719443" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988786v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180600v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.925367" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260496v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/060671814" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201844v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-7801-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDM9BBP5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202007v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72823-8_7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZKX8Q95P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176968v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.906004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Ha Kang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2005.02.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRX0Q9CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2006.02.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D76SH83F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11567646_14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-F8DMNXLV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201977v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Osher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-006-4331-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T9JPXVLD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201969v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040621624" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11567646_8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KMCGPRMF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201996v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Blanc-F&#233;raud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-005-3847-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXXNR356-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202002v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202000v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-004-0812-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6HFFHRG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202001v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201999v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-005-4948-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQP2GCD2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44935-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202004v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2003.819309" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728121v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Renaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814336v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123805v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75549-2_23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339632v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339640v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Renaudeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Seng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lauze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037264v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859866v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433997v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433990v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569571v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450723v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760213" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444096v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berthoumieu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gheche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthoumieu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528183" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316432v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168528v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_33" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241209v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168540v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199080v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18461-6_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016610v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024883v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019627v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038055v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992086v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834068v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38267-3_36" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016616v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662719v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696065v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467418" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00720055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boursier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00869439v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6115691" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584913v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00985397v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bratsolis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darbon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Courteille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5_20" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392267v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392270v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03641-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965137v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03009-4_55-1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Nikolova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-18461-6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100410v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D. Cohen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00148665v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071453v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070744v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071507v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basarab Matei" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071882v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071705v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071945v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072081v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006303v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>