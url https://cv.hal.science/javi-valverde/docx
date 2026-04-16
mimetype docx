--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -2068,51 +2068,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2227,552 +2227,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilizing low-symmetry based functions of materials at high temperataure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for the hidden phases of Fe(II) metal organic SCO frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Eric Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Crystallographic Meeting (ECM34)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th European Crystallography Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adam Mickiewicz University, Poznań, Poland; Ivan Franko National University of Lviv, Ukraine; European Crystallographic Association, Aug 2025, Poznan, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692621v1</w:t>
+                <w:t xml:space="preserve">hal-05552374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards high temperature low-symmetry functional materials. Analysis of a spin-crossover Fe(II) complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilizing low-symmetry based functions of materials at high temperataure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Daro</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Crystallographic Meeting (ECM34)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Padova, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S205327332409555X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583984v1</w:t>
+                <w:t xml:space="preserve">hal-04692621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing hidden phases in an Fe(II) metal-organic framework showing spin crossover phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards high temperature low-symmetry functional materials. Analysis of a spin-crossover Fe(II) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daopeng Zhang</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Molecular Magnetism (ECMM2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
+              <w:t xml:space="preserve">Journée de l'école doctorale ED-S3M 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Science de la matère, des Molécules et Matériaux, May 2024, Rennes (Campus de Beaulieu), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692602v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
+                <w:t xml:space="preserve">Revealing hidden phases in an Fe(II) metal-organic framework showing spin crossover phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carmen Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daopeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Phase Transition and Dynamical Properties of Spin Transition Materials Conference - PDSTM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The University of Tokyo, Nov 2023, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">9th European Conference on Molecular Magnetism (ECMM2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330987v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2781,248 +2781,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradip Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Spin Transition in Kumamoto (ICST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Kumamoto, Japan</w:t>
+              <w:t xml:space="preserve">8th Phase Transition and Dynamical Properties of Spin Transition Materials Conference - PDSTM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The University of Tokyo, Nov 2023, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330960v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving high temperature symmetry breaking with spin state entropy. Experimental and theoretical analysis of [Fe(PM-PEA)2(NCS)2]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between spin-state change and symmetry-breaking phase transition on cooperative spin-crossover materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association française de Magnétisme Moléculaire 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de Magnétisme Moléculaire, Nov 2023, Mittelwihr (Alsace), France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Spin Transition in Kumamoto (ICST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Kumamoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305889v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driving high temperature symmetry breaking with spin state entropy. Experimental and theoretical analysis of [Fe(PM-PEA)2(NCS)2]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Guillermo Torres Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Trzop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Association française de Magnétisme Moléculaire 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de Magnétisme Moléculaire, Nov 2023, Mittelwihr (Alsace), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferro-elastic distortion coupled with the spin crossover phenomena in a hysteretic Fe(II) complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3081,51 +3206,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française de Magnétisme Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3135,51 +3260,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering novel 2D and 3D Fe(II) molecular switches using HgII-based secondary building units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3238,186 +3363,186 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Molecular Magnetism (ECMM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled ferroelastic distortion and spin crossover in the Fe(PM-PEA)2(NCS)2 system: a Landau theory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo G. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Valverde Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Trzop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Associacion Française de Magnétisme Moléculaire 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3485,51 +3610,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89D6ED08"/>
+    <w:nsid w:val="47D7DA51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3716,51 +3841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/javi-valverde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3578-5445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-5743-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Islam Belmouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Real" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102748" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Yu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Seredyuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Znovjyak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Liedienov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03403" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi00856e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202315487" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04420B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onggo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mulyani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Valverde-Munoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Real" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1248-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Peng Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00218" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617007685" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gaspar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Levchenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Terekhov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Bukin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301374" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWFNRTPR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G. Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/javi-valverde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3578-5445" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAG-5743-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933360v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Valverde Mu&#241;oz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Guillermo Torres Ram&#237;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Trzop" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4MH01318B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Islam Belmouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Real" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2025.102748" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Yu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Seredyuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Znovjyak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Liedienov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c03403" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Delgado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi00856e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Beyrouti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hojorat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404274" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202315487" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Ulhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousumi Dutta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ce00365e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC04420B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Onggo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mulyani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Valverde-Munoz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Real" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-017-1248-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao-Peng Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-L&#243;pez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b00218" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mariette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhane Zerdane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fertey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daopeng Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617007685" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602441" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372805v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trzop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pi&#241;eiro-Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201604286" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gaspar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Levchenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Terekhov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennadiy Bukin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Valverde-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201301374" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWFNRTPR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376501v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chastanet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692621v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327332409555X" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330987v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradip Chakraborty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012269v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857174v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo G. Torres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>