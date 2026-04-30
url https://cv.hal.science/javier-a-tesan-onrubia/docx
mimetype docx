--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.144870. </w:t>
+              <w:t xml:space="preserve">, 2026, 399, pp.144870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2026.144870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic and biochemical trophic markers reveal the complexity of interactions at the base of pelagic food webs (Mediterranean sea).</w:t>
+                <w:t xml:space="preserve">Hydrocarbons in size-fractionated plankton of the Mediterranean Sea (MERITE-HIPPOCAMPE campaign)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Ting Chen</w:t>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bănaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carlotti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106123⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194 (Part B), pp.115386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185071v1</w:t>
+                <w:t xml:space="preserve">hal-04248925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbons in size-fractionated plankton of the Mediterranean Sea (MERITE-HIPPOCAMPE campaign)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioconcentration, bioaccumulation and biomagnification of mercury in plankton of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t>
+                <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guyomarc'H</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Carlotti</w:t>
+                <w:t xml:space="preserve">Isabel García-Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 194 (Part B), pp.115386. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115386⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 194, Part B, pp.115439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248925v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in the maximum chlorophyll layer along a north-south transect in the Mediterranean Sea in comparison with zooplankton concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gérigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Gérigny</w:t>
+                <w:t xml:space="preserve">Dorian Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Bienvenu</w:t>
+                <w:t xml:space="preserve">Christophe Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Fierro-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 196, pp.115614. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconcentration, bioaccumulation and biomagnification of mercury in plankton of the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t>
+                <w:t xml:space="preserve">Isotopic and biochemical trophic markers reveal the complexity of interactions at the base of pelagic food webs (Mediterranean sea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Ting Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Harmelin-Vivien</w:t>
+                <w:t xml:space="preserve">Yves Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel García-Arévalo</w:t>
+                <w:t xml:space="preserve">Nicolas Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 194, Part B, pp.115439. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 190, pp.106123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247927v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Microplastics in North-Western Mediterranean Harbors: Seasonality and Biofilm-Related Metallic Contaminants</w:t>
               </w:r>
@@ -1038,338 +1038,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human mercury exposure levels and fish consumption at the French Riviera</w:t>
+                <w:t xml:space="preserve">Chemical composition and in vitro aryl hydrocarbon receptor- mediated activity of atmospheric particulate matter at an urban, agricultural and industrial site in North Africa (Bizerte, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Petrova</w:t>
+                <w:t xml:space="preserve">Badreddine Barhoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Ourgaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joana R.H. Boavida</w:t>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Tesán Onrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Tesán Onrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 258, pp.127232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127232⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 258, pp.127312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935253v1</w:t>
+                <w:t xml:space="preserve">hal-02879564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and in vitro aryl hydrocarbon receptor- mediated activity of atmospheric particulate matter at an urban, agricultural and industrial site in North Africa (Bizerte, Tunisia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human mercury exposure levels and fish consumption at the French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine Barhoumi</w:t>
+                <w:t xml:space="preserve">Melanie Ourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+                <w:t xml:space="preserve">Joana R.H. Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tesán Onrubia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 258, pp.127312. </w:t>
+              <w:t xml:space="preserve">, 2020, 258, pp.127232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879564v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury Export Flux in the Arctic Ocean Estimated from 234 Th/ 238 U Disequilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tesán Onrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viena Puigcorbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1478,90 +1478,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocarbures anthropiques en Méditerranée Occidentale : Accumulation dans le plancton ? Campagne MERITE-HIPPOCAMPE (avril – mai 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Tronczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tesán Onrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Bănaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1772,51 +1772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carlotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2026.144870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepoint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-024-04430-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04185071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ting Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia G&#233;rigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bienvenu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ravel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fierro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115614" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247927v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115439" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Borgogno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Canuto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935253v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R.H. Boavida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127232" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127312" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carlotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2026.144870" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepoint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guilloux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-024-04430-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248925v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115386" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harmelin-Vivien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Garc&#237;a-Ar&#233;valo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115439" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia G&#233;rigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bienvenu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ravel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fierro-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115614" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04185071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ting Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Letourneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Borgogno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Canuto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879564v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Petrova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Ourgaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R.H. Boavida" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viena Puigcorb&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Black" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Valk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.0c00055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>