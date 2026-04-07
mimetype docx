--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Javier Espinosa-Oviedo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, Univ. Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">javier-espinosa-oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4015-195X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhome: a household energy consumption and CO2 footprint metering environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysaa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3505264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing digital politics: Challenges and experiments in a dual perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.25.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πSOD-M: Building SOC Applications in the Presence of Non-Functional Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web and Grid Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.400-431. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWGS.2018.095660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian logistics and cultural diversity within crowd simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto A Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-21-1-2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management: What to Keep from the Past to Face Future Challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Data Science and Engineering, 25, pp.38 - 38. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41019-017-0043-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Crowds in Urban Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-21-1-2584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Electoral Campaigns by Analysing Online Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1865-1874. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.05.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Data Processing Service Compositions Using SLA's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17562/PB-53-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Web Services Composition: An MDD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placido Antonio Neto Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.17 - 27. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17562/PB-49-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: An Environment for Curating Data-Driven Experimental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôrme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05727-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonizing Federated Learning: Designing Fair and Responsible Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE 21st International Conference on Computer Systems and Applications (AICCSA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating data science queries from natural language into graph analytics queries using NLDS-QL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops of the EDBT/ICDT 2023 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Ioannina, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Human-in-the-Loop Based Query Rewriting for Exploring Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Farokhnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshops of the EDBT/ICDT 2021 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACLICHEV: Exploring the History of Climate Change in Latin America within Newspapers Digital Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Vilches-Blázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85082-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Analytics Pipelines for Querying Big Streams and Data Histories with H-STREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-STREAM: Composing Microservices for Enacting Stream and Histories Analytics Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Service-Oriented Computing (ISOC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Arab Emirates. pp.867-874, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91431-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Micro-text Document Datasets: Application to Query Expansion of Crisis-Related Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Farokhnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Ratn Pranesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshops of the ICSOC 2020 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting Data Science Pipelines for Exploring Graphs: From Libraries to Studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.271-280, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55814-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating data collections curation and exploration with CURARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Hernández-Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.4, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2019.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Curating Data Collections with CURARE: demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Hernández-Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 35ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing query sets for better exploring raw data collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating digital footprints for discovering social connections in crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil A Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE International Conference on Smart Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Systematic Mappings: adding Quality to Quantity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Software Engineering. (ICSE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using autonomous intelligence to build a smart Shop Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelei Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zequn Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Enterprise Technology (DET 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services in the era of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Workshop Rethinking Services ResearCH (ReSeRCH) in conjunction with 5th European Conference on Service-Oriented and Cloud Computing (ESOCC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and versatile data analytics for deep networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Garcia-Gasulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Moreno-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd BSC International Doctoral Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating reliable services' composition using A-policies: a model-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plácido Antonio A Souza Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Jornadas de Servicios Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Driven Services Coordination for Building Social Networks Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2011 - 8th International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington, DC, United States. pp.753-754, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2011.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Grov: making the Mexican sky accessible through a Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Zechinelli Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cuevas-Vicenttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the Microsoft e-Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos Aires, Argentina. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Functional Properties and Services Coordination Using Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th Int. Database Engineering and Applications Symposium (IDEAS 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cetraro, Italy. pp.307--310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securely coordinating services using contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Mexican International Conference on Computer Science (ENC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mexico, Mexico. pp.307--314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmarrying Non-Functional Properties and Services Coordination Using Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Int. workshop on Model Driven Service Engineering (Mose 2009) in conjunction with the 18th CIKM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hong Kong, China. pp.61--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Simulation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard A Ayguade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rt BSC Int. Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelona, France. 4rt BSC Int. Doctoral Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ochoa-Zezzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2021, 9781003191148. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003191148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Logistics based on Multiagent Systems for the prevention of a plethora of disasters related with crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto A Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Ochoa, Genoveva Vargas-Solar, Isaac Rudomin, Javier Espinosa. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Presbiteriana McKenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-329-98317-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Provenance in Data Analytics for Seismology: Challenges and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Chiusano; Robert Wrembel; Kjetil Nørvåg; Barbara Catania; Genoveva Vargas-Solar; Tania Cerquitelli; Ester Zumpano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Database and Information Systems. ADBIS 2022 Short Papers, Doctoral Consortium and Workshops: DOING, K-GALS, MADEISD, MegaData, SWODCH, Turin, Italy, September 5–8, 2022, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1652, Springer International Publishing, pp.311-322, 2022, Communications in Computer and Information Science, 978-3-031-15742-4. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15743-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Data Harvesting to Querying for Making Urban Territories Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Alberto Ochoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2020, 9781003191148. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003191148-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big continuous data: dealing with velocity by composing event streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shui Yu; Song Guo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Concepts, Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2016, 978-3-319-27763-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management Challenges, Approaches, Tools and their limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castrejon-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shui Yu, Xiaodong Lin, Jelena Misic, and Xuemin Sherman Shen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking for Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC 2016, 978-1-4822-6349-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administración de Big Data en el cloud: Retos, soluciones y herramientas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tedencias en la administración de datos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Tlaxcala, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geo-Gender Study of Indexed Computer Science Research Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Cáceres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable coordination of data management services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer science. Université de Grenoble, 2013. English. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENM022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01203521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Policy Based Reliable Data Services Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Databases [cs.DB]. Université de Grenoble, 2013. English. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01011464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Javier Espinosa-Oviedo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, Univ. Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">javier-espinosa-oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4015-195X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhome: a household energy consumption and CO2 footprint metering environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysaa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3505264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing digital politics: Challenges and experiments in a dual perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.25.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πSOD-M: Building SOC Applications in the Presence of Non-Functional Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web and Grid Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.400-431. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWGS.2018.095660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management: What to Keep from the Past to Face Future Challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Data Science and Engineering, 25, pp.38 - 38. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41019-017-0043-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Crowds in Urban Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-21-1-2584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian logistics and cultural diversity within crowd simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto A Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-21-1-2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Electoral Campaigns by Analysing Online Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1865-1874. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.05.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Data Processing Service Compositions Using SLA's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17562/PB-53-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Web Services Composition: An MDD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placido Antonio Neto Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.17 - 27. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17562/PB-49-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: An Environment for Curating Data-Driven Experimental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôrme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05727-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonizing Federated Learning: Designing Fair and Responsible Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE 21st International Conference on Computer Systems and Applications (AICCSA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating data science queries from natural language into graph analytics queries using NLDS-QL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops of the EDBT/ICDT 2023 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Ioannina, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACLICHEV: Exploring the History of Climate Change in Latin America within Newspapers Digital Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Vilches-Blázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85082-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Analytics Pipelines for Querying Big Streams and Data Histories with H-STREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Human-in-the-Loop Based Query Rewriting for Exploring Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Farokhnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshops of the EDBT/ICDT 2021 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-STREAM: Composing Microservices for Enacting Stream and Histories Analytics Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Service-Oriented Computing (ISOC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Arab Emirates. pp.867-874, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91431-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting Data Science Pipelines for Exploring Graphs: From Libraries to Studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.271-280, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55814-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Micro-text Document Datasets: Application to Query Expansion of Crisis-Related Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Farokhnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Ratn Pranesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshops of the ICSOC 2020 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating data collections curation and exploration with CURARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Hernández-Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.4, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2019.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Curating Data Collections with CURARE: demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Hernández-Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 35ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing query sets for better exploring raw data collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Systematic Mappings: adding Quality to Quantity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Software Engineering. (ICSE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating digital footprints for discovering social connections in crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil A Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE International Conference on Smart Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services in the era of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Workshop Rethinking Services ResearCH (ReSeRCH) in conjunction with 5th European Conference on Service-Oriented and Cloud Computing (ESOCC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using autonomous intelligence to build a smart Shop Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelei Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zequn Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Enterprise Technology (DET 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and versatile data analytics for deep networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Garcia-Gasulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Moreno-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd BSC International Doctoral Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating reliable services' composition using A-policies: a model-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plácido Antonio A Souza Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Jornadas de Servicios Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Driven Services Coordination for Building Social Networks Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2011 - 8th International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington, DC, United States. pp.753-754, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2011.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Grov: making the Mexican sky accessible through a Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Zechinelli Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cuevas-Vicenttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the Microsoft e-Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos Aires, Argentina. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securely coordinating services using contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Mexican International Conference on Computer Science (ENC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mexico, Mexico. pp.307--314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmarrying Non-Functional Properties and Services Coordination Using Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Int. workshop on Model Driven Service Engineering (Mose 2009) in conjunction with the 18th CIKM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hong Kong, China. pp.61--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Functional Properties and Services Coordination Using Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th Int. Database Engineering and Applications Symposium (IDEAS 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cetraro, Italy. pp.307--310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Simulation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard A Ayguade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rt BSC Int. Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelona, France. 4rt BSC Int. Doctoral Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ochoa-Zezzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2021, 9781003191148. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003191148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Logistics based on Multiagent Systems for the prevention of a plethora of disasters related with crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto A Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Ochoa, Genoveva Vargas-Solar, Isaac Rudomin, Javier Espinosa. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Presbiteriana McKenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-329-98317-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Provenance in Data Analytics for Seismology: Challenges and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Chiusano; Robert Wrembel; Kjetil Nørvåg; Barbara Catania; Genoveva Vargas-Solar; Tania Cerquitelli; Ester Zumpano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Database and Information Systems. ADBIS 2022 Short Papers, Doctoral Consortium and Workshops: DOING, K-GALS, MADEISD, MegaData, SWODCH, Turin, Italy, September 5–8, 2022, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1652, Springer International Publishing, pp.311-322, 2022, Communications in Computer and Information Science, 978-3-031-15742-4. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15743-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Data Harvesting to Querying for Making Urban Territories Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Alberto Ochoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2020, 9781003191148. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003191148-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big continuous data: dealing with velocity by composing event streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shui Yu; Song Guo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Concepts, Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2016, 978-3-319-27763-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management Challenges, Approaches, Tools and their limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castrejon-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shui Yu, Xiaodong Lin, Jelena Misic, and Xuemin Sherman Shen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking for Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC 2016, 978-1-4822-6349-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administración de Big Data en el cloud: Retos, soluciones y herramientas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tedencias en la administración de datos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Tlaxcala, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geo-Gender Study of Indexed Computer Science Research Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Cáceres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Policy Based Reliable Data Services Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Databases [cs.DB]. Université de Grenoble, 2013. English. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01011464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable coordination of data management services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer science. Université de Grenoble, 2013. English. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENM022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01203521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F4CDDF2"/>
+    <w:nsid w:val="7BF79AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/javier-espinosa-oviedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4015-195X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaa Khalil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Musicante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2018.095660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A Ochoa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudomin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P&#233;rez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2583" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-017-0043-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudom&#237;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2584" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Alexandrov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-53-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Antonio Neto Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-49-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;rme Darmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mauri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183517v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Farokhnejad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314989v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vilches-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85082-1_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91431-8_64" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183462v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Ratn Pranesh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_23" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Hern&#225;ndez-Gallegos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.65" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil A Alexandrov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517187v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Motz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Musicante" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunbing Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zheng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelei Sang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zequn Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Garcia-Gasulla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moreno-V&#225;zquez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Conejero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#225;cido Antonio A Souza Neto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.40" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cuevas-Vicenttin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard A Ayguade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ochoa-Zezzatti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mackenzie.br/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Musicante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_29" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sagrario Castillo-Camporro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148-10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castrejon-Castillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Vela" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Cavero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma C&#225;ceres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01203521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/javier-espinosa-oviedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4015-195X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaa Khalil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Musicante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2018.095660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-017-0043-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudom&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P&#233;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A Ochoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudomin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2583" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Alexandrov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-53-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Antonio Neto Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-49-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;rme Darmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mauri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vilches-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85082-1_11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Farokhnejad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91431-8_64" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Ratn Pranesh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Hern&#225;ndez-Gallegos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.65" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Motz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Musicante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil A Alexandrov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunbing Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelei Sang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zequn Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Garcia-Gasulla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moreno-V&#225;zquez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Conejero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#225;cido Antonio A Souza Neto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.40" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cuevas-Vicenttin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard A Ayguade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ochoa-Zezzatti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mackenzie.br/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Musicante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_29" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sagrario Castillo-Camporro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148-10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castrejon-Castillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Vela" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Cavero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma C&#225;ceres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01203521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>