--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Javier Espinosa-Oviedo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, Univ. Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">javier-espinosa-oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4015-195X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhome: a household energy consumption and CO2 footprint metering environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysaa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3505264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing digital politics: Challenges and experiments in a dual perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.25.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πSOD-M: Building SOC Applications in the Presence of Non-Functional Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web and Grid Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.400-431. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWGS.2018.095660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management: What to Keep from the Past to Face Future Challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Data Science and Engineering, 25, pp.38 - 38. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41019-017-0043-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Crowds in Urban Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-21-1-2584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian logistics and cultural diversity within crowd simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto A Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-21-1-2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Electoral Campaigns by Analysing Online Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1865-1874. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.05.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Data Processing Service Compositions Using SLA's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17562/PB-53-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Web Services Composition: An MDD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placido Antonio Neto Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.17 - 27. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17562/PB-49-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: An Environment for Curating Data-Driven Experimental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôrme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05727-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonizing Federated Learning: Designing Fair and Responsible Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE 21st International Conference on Computer Systems and Applications (AICCSA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating data science queries from natural language into graph analytics queries using NLDS-QL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops of the EDBT/ICDT 2023 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Ioannina, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACLICHEV: Exploring the History of Climate Change in Latin America within Newspapers Digital Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Vilches-Blázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85082-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Analytics Pipelines for Querying Big Streams and Data Histories with H-STREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Human-in-the-Loop Based Query Rewriting for Exploring Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Farokhnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshops of the EDBT/ICDT 2021 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-STREAM: Composing Microservices for Enacting Stream and Histories Analytics Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Service-Oriented Computing (ISOC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Arab Emirates. pp.867-874, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91431-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting Data Science Pipelines for Exploring Graphs: From Libraries to Studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.271-280, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55814-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Micro-text Document Datasets: Application to Query Expansion of Crisis-Related Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Farokhnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Ratn Pranesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshops of the ICSOC 2020 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating data collections curation and exploration with CURARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Hernández-Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.4, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2019.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Curating Data Collections with CURARE: demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Hernández-Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 35ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing query sets for better exploring raw data collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Systematic Mappings: adding Quality to Quantity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Software Engineering. (ICSE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating digital footprints for discovering social connections in crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil A Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE International Conference on Smart Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services in the era of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Workshop Rethinking Services ResearCH (ReSeRCH) in conjunction with 5th European Conference on Service-Oriented and Cloud Computing (ESOCC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using autonomous intelligence to build a smart Shop Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelei Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zequn Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Enterprise Technology (DET 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and versatile data analytics for deep networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Garcia-Gasulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Moreno-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd BSC International Doctoral Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating reliable services' composition using A-policies: a model-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plácido Antonio A Souza Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Jornadas de Servicios Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Driven Services Coordination for Building Social Networks Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2011 - 8th International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington, DC, United States. pp.753-754, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2011.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Grov: making the Mexican sky accessible through a Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Zechinelli Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cuevas-Vicenttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the Microsoft e-Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos Aires, Argentina. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securely coordinating services using contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Mexican International Conference on Computer Science (ENC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mexico, Mexico. pp.307--314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmarrying Non-Functional Properties and Services Coordination Using Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Int. workshop on Model Driven Service Engineering (Mose 2009) in conjunction with the 18th CIKM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hong Kong, China. pp.61--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Functional Properties and Services Coordination Using Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th Int. Database Engineering and Applications Symposium (IDEAS 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cetraro, Italy. pp.307--310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Simulation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard A Ayguade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rt BSC Int. Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelona, France. 4rt BSC Int. Doctoral Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ochoa-Zezzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2021, 9781003191148. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003191148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Logistics based on Multiagent Systems for the prevention of a plethora of disasters related with crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto A Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Ochoa, Genoveva Vargas-Solar, Isaac Rudomin, Javier Espinosa. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Presbiteriana McKenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-329-98317-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Provenance in Data Analytics for Seismology: Challenges and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Chiusano; Robert Wrembel; Kjetil Nørvåg; Barbara Catania; Genoveva Vargas-Solar; Tania Cerquitelli; Ester Zumpano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Database and Information Systems. ADBIS 2022 Short Papers, Doctoral Consortium and Workshops: DOING, K-GALS, MADEISD, MegaData, SWODCH, Turin, Italy, September 5–8, 2022, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1652, Springer International Publishing, pp.311-322, 2022, Communications in Computer and Information Science, 978-3-031-15742-4. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15743-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Data Harvesting to Querying for Making Urban Territories Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Alberto Ochoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2020, 9781003191148. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003191148-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big continuous data: dealing with velocity by composing event streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shui Yu; Song Guo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Concepts, Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2016, 978-3-319-27763-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management Challenges, Approaches, Tools and their limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castrejon-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shui Yu, Xiaodong Lin, Jelena Misic, and Xuemin Sherman Shen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking for Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC 2016, 978-1-4822-6349-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administración de Big Data en el cloud: Retos, soluciones y herramientas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tedencias en la administración de datos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Tlaxcala, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geo-Gender Study of Indexed Computer Science Research Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Cáceres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Policy Based Reliable Data Services Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Databases [cs.DB]. Université de Grenoble, 2013. English. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01011464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable coordination of data management services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer science. Université de Grenoble, 2013. English. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENM022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01203521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Javier Espinosa-Oviedo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, Univ. Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">javier-espinosa-oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4015-195X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhome: a household energy consumption and CO2 footprint metering environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysaa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3505264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing digital politics: Challenges and experiments in a dual perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.25.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πSOD-M: Building SOC Applications in the Presence of Non-Functional Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web and Grid Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.400-431. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWGS.2018.095660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management: What to Keep from the Past to Face Future Challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Data Science and Engineering, 25, pp.38 - 38. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41019-017-0043-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Crowds in Urban Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-21-1-2584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian logistics and cultural diversity within crowd simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto A Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-21-1-2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Electoral Campaigns by Analysing Online Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1865-1874. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.05.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Data Processing Service Compositions Using SLA's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17562/PB-53-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Web Services Composition: An MDD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placido Antonio Neto Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.17 - 27. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17562/PB-49-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: An Environment for Curating Data-Driven Experimental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôrme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05727-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonizing Federated Learning: Designing Fair and Responsible Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE 21st International Conference on Computer Systems and Applications (AICCSA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating data science queries from natural language into graph analytics queries using NLDS-QL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops of the EDBT/ICDT 2023 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Ioannina, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACLICHEV: Exploring the History of Climate Change in Latin America within Newspapers Digital Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Vilches-Blázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85082-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Human-in-the-Loop Based Query Rewriting for Exploring Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Farokhnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshops of the EDBT/ICDT 2021 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Analytics Pipelines for Querying Big Streams and Data Histories with H-STREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-STREAM: Composing Microservices for Enacting Stream and Histories Analytics Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Service-Oriented Computing (ISOC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Arab Emirates. pp.867-874, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91431-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting Data Science Pipelines for Exploring Graphs: From Libraries to Studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.271-280, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55814-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Micro-text Document Datasets: Application to Query Expansion of Crisis-Related Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Farokhnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Ratn Pranesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshops of the ICSOC 2020 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating data collections curation and exploration with CURARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Hernández-Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.4, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2019.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Curating Data Collections with CURARE: demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Hernández-Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 35ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing query sets for better exploring raw data collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Systematic Mappings: adding Quality to Quantity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Software Engineering. (ICSE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating digital footprints for discovering social connections in crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil A Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE International Conference on Smart Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services in the era of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Workshop Rethinking Services ResearCH (ReSeRCH) in conjunction with 5th European Conference on Service-Oriented and Cloud Computing (ESOCC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using autonomous intelligence to build a smart Shop Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelei Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zequn Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Enterprise Technology (DET 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and versatile data analytics for deep networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Garcia-Gasulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Moreno-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd BSC International Doctoral Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating reliable services' composition using A-policies: a model-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plácido Antonio A Souza Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Jornadas de Servicios Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Driven Services Coordination for Building Social Networks Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2011 - 8th International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington, DC, United States. pp.753-754, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2011.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Grov: making the Mexican sky accessible through a Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Zechinelli Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cuevas-Vicenttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the Microsoft e-Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos Aires, Argentina. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securely coordinating services using contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Mexican International Conference on Computer Science (ENC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mexico, Mexico. pp.307--314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmarrying Non-Functional Properties and Services Coordination Using Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Int. workshop on Model Driven Service Engineering (Mose 2009) in conjunction with the 18th CIKM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hong Kong, China. pp.61--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Functional Properties and Services Coordination Using Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th Int. Database Engineering and Applications Symposium (IDEAS 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cetraro, Italy. pp.307--310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Simulation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard A Ayguade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rt BSC Int. Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelona, France. 4rt BSC Int. Doctoral Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ochoa-Zezzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2021, 9781003191148. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003191148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Logistics based on Multiagent Systems for the prevention of a plethora of disasters related with crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto A Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Ochoa, Genoveva Vargas-Solar, Isaac Rudomin, Javier Espinosa. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Presbiteriana McKenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-329-98317-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Provenance in Data Analytics for Seismology: Challenges and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Chiusano; Robert Wrembel; Kjetil Nørvåg; Barbara Catania; Genoveva Vargas-Solar; Tania Cerquitelli; Ester Zumpano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Database and Information Systems. ADBIS 2022 Short Papers, Doctoral Consortium and Workshops: DOING, K-GALS, MADEISD, MegaData, SWODCH, Turin, Italy, September 5–8, 2022, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1652, Springer International Publishing, pp.311-322, 2022, Communications in Computer and Information Science, 978-3-031-15742-4. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15743-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Data Harvesting to Querying for Making Urban Territories Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Alberto Ochoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2020, 9781003191148. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003191148-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big continuous data: dealing with velocity by composing event streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shui Yu; Song Guo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Concepts, Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2016, 978-3-319-27763-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management Challenges, Approaches, Tools and their limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castrejon-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shui Yu, Xiaodong Lin, Jelena Misic, and Xuemin Sherman Shen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking for Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC 2016, 978-1-4822-6349-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administración de Big Data en el cloud: Retos, soluciones y herramientas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tedencias en la administración de datos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Tlaxcala, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geo-Gender Study of Indexed Computer Science Research Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Cáceres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Policy Based Reliable Data Services Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Databases [cs.DB]. Université de Grenoble, 2013. English. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01011464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable coordination of data management services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer science. Université de Grenoble, 2013. English. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENM022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01203521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BF79AF2"/>
+    <w:nsid w:val="ADE5C93C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/javier-espinosa-oviedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4015-195X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaa Khalil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Musicante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2018.095660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-017-0043-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudom&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P&#233;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A Ochoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudomin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2583" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Alexandrov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-53-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Antonio Neto Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-49-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;rme Darmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mauri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vilches-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85082-1_11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Farokhnejad" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91431-8_64" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Ratn Pranesh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Hern&#225;ndez-Gallegos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.65" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Motz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Musicante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil A Alexandrov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunbing Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelei Sang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zequn Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Garcia-Gasulla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moreno-V&#225;zquez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Conejero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#225;cido Antonio A Souza Neto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.40" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cuevas-Vicenttin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard A Ayguade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ochoa-Zezzatti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mackenzie.br/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Musicante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_29" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sagrario Castillo-Camporro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148-10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castrejon-Castillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Vela" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Cavero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma C&#225;ceres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01203521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/javier-espinosa-oviedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4015-195X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaa Khalil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Musicante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2018.095660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-017-0043-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudom&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P&#233;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A Ochoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudomin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2583" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Alexandrov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-53-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Antonio Neto Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-49-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;rme Darmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mauri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vilches-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85082-1_11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Farokhnejad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91431-8_64" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Ratn Pranesh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Hern&#225;ndez-Gallegos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.65" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Motz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Musicante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil A Alexandrov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunbing Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelei Sang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zequn Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Garcia-Gasulla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moreno-V&#225;zquez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Conejero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#225;cido Antonio A Souza Neto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.40" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cuevas-Vicenttin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard A Ayguade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ochoa-Zezzatti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mackenzie.br/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Musicante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_29" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sagrario Castillo-Camporro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148-10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castrejon-Castillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Vela" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Cavero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma C&#225;ceres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01203521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>