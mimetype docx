--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Javier Espinosa-Oviedo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, Univ. Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">javier-espinosa-oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4015-195X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhome: a household energy consumption and CO2 footprint metering environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysaa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3505264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing digital politics: Challenges and experiments in a dual perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.25.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πSOD-M: Building SOC Applications in the Presence of Non-Functional Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web and Grid Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.400-431. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWGS.2018.095660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management: What to Keep from the Past to Face Future Challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Data Science and Engineering, 25, pp.38 - 38. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41019-017-0043-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Crowds in Urban Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-21-1-2584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian logistics and cultural diversity within crowd simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto A Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-21-1-2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Electoral Campaigns by Analysing Online Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1865-1874. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.05.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Data Processing Service Compositions Using SLA's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17562/PB-53-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Web Services Composition: An MDD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placido Antonio Neto Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.17 - 27. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17562/PB-49-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: An Environment for Curating Data-Driven Experimental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôrme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05727-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonizing Federated Learning: Designing Fair and Responsible Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE 21st International Conference on Computer Systems and Applications (AICCSA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating data science queries from natural language into graph analytics queries using NLDS-QL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops of the EDBT/ICDT 2023 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Ioannina, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACLICHEV: Exploring the History of Climate Change in Latin America within Newspapers Digital Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Vilches-Blázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85082-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Human-in-the-Loop Based Query Rewriting for Exploring Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Farokhnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshops of the EDBT/ICDT 2021 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Analytics Pipelines for Querying Big Streams and Data Histories with H-STREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-STREAM: Composing Microservices for Enacting Stream and Histories Analytics Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Service-Oriented Computing (ISOC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Arab Emirates. pp.867-874, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91431-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting Data Science Pipelines for Exploring Graphs: From Libraries to Studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.271-280, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55814-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Micro-text Document Datasets: Application to Query Expansion of Crisis-Related Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Farokhnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Ratn Pranesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshops of the ICSOC 2020 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating data collections curation and exploration with CURARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Hernández-Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.4, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2019.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Curating Data Collections with CURARE: demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Hernández-Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 35ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing query sets for better exploring raw data collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Systematic Mappings: adding Quality to Quantity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Software Engineering. (ICSE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating digital footprints for discovering social connections in crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil A Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE International Conference on Smart Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services in the era of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Workshop Rethinking Services ResearCH (ReSeRCH) in conjunction with 5th European Conference on Service-Oriented and Cloud Computing (ESOCC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using autonomous intelligence to build a smart Shop Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelei Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zequn Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Enterprise Technology (DET 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and versatile data analytics for deep networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Garcia-Gasulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Moreno-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd BSC International Doctoral Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating reliable services' composition using A-policies: a model-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plácido Antonio A Souza Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Jornadas de Servicios Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Driven Services Coordination for Building Social Networks Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2011 - 8th International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington, DC, United States. pp.753-754, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2011.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Grov: making the Mexican sky accessible through a Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Zechinelli Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cuevas-Vicenttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the Microsoft e-Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos Aires, Argentina. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securely coordinating services using contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Mexican International Conference on Computer Science (ENC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mexico, Mexico. pp.307--314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmarrying Non-Functional Properties and Services Coordination Using Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Int. workshop on Model Driven Service Engineering (Mose 2009) in conjunction with the 18th CIKM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hong Kong, China. pp.61--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Functional Properties and Services Coordination Using Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th Int. Database Engineering and Applications Symposium (IDEAS 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cetraro, Italy. pp.307--310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Simulation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard A Ayguade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rt BSC Int. Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelona, France. 4rt BSC Int. Doctoral Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ochoa-Zezzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2021, 9781003191148. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003191148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Logistics based on Multiagent Systems for the prevention of a plethora of disasters related with crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto A Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Ochoa, Genoveva Vargas-Solar, Isaac Rudomin, Javier Espinosa. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Presbiteriana McKenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-329-98317-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Provenance in Data Analytics for Seismology: Challenges and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Chiusano; Robert Wrembel; Kjetil Nørvåg; Barbara Catania; Genoveva Vargas-Solar; Tania Cerquitelli; Ester Zumpano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Database and Information Systems. ADBIS 2022 Short Papers, Doctoral Consortium and Workshops: DOING, K-GALS, MADEISD, MegaData, SWODCH, Turin, Italy, September 5–8, 2022, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1652, Springer International Publishing, pp.311-322, 2022, Communications in Computer and Information Science, 978-3-031-15742-4. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15743-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Data Harvesting to Querying for Making Urban Territories Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Alberto Ochoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2020, 9781003191148. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003191148-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big continuous data: dealing with velocity by composing event streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shui Yu; Song Guo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Concepts, Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2016, 978-3-319-27763-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management Challenges, Approaches, Tools and their limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castrejon-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shui Yu, Xiaodong Lin, Jelena Misic, and Xuemin Sherman Shen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking for Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC 2016, 978-1-4822-6349-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administración de Big Data en el cloud: Retos, soluciones y herramientas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tedencias en la administración de datos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Tlaxcala, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geo-Gender Study of Indexed Computer Science Research Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Cáceres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Policy Based Reliable Data Services Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Databases [cs.DB]. Université de Grenoble, 2013. English. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01011464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable coordination of data management services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer science. Université de Grenoble, 2013. English. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENM022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01203521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Javier Espinosa-Oviedo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, Univ. Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">javier-espinosa-oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4015-195X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RkXsr4YAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhome: a household energy consumption and CO2 footprint metering environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maysaa Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Internet Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.1-31. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3505264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing digital politics: Challenges and experiments in a dual perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.25.1-n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">πSOD-M: Building SOC Applications in the Presence of Non-Functional Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Belhajjame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web and Grid Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (4), pp.400-431. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWGS.2018.095660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management: What to Keep from the Past to Face Future Challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Data Science and Engineering, 25, pp.38 - 38. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41019-017-0043-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Crowds in Urban Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.57-66. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-21-1-2584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian logistics and cultural diversity within crowd simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto A Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-21-1-2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Electoral Campaigns by Analysing Online Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1865-1874. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.05.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Data Processing Service Compositions Using SLA's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17562/PB-53-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Web Services Composition: An MDD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placido Antonio Neto Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polibits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.17 - 27. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17562/PB-49-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiversum: An Environment for Curating Data-Driven Experimental Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôrme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.98-107, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05727-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonizing Federated Learning: Designing Fair and Responsible Resource Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Mauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS/IEEE 21st International Conference on Computer Systems and Applications (AICCSA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AICCSA63423.2024.10912594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataversifying Natural Sciences: Pioneering a Data Lake Architecture for Curated Data-Centric Experiments in Life & Earth Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Darmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Adorjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmem Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International workshop on Data Analytics solutions for Real-LIfe APplications (DARLI-AP@EDBT/ICDT 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paestum, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating data science queries from natural language into graph analytics queries using NLDS-QL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops of the EDBT/ICDT 2023 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Ioannina, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Human-in-the-Loop Based Query Rewriting for Exploring Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Farokhnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshops of the EDBT/ICDT 2021 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LACLICHEV: Exploring the History of Climate Change in Latin America within Newspapers Digital Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Vilches-Blázquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADBIS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Tartu, Estonia. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85082-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Analytics Pipelines for Querying Big Streams and Data Histories with H-STREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Service-Oriented Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-STREAM: Composing Microservices for Enacting Stream and Histories Analytics Pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Service-Oriented Computing (ISOC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Online, United Arab Emirates. pp.867-874, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91431-8_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coining goldMEDAL: A New Contribution to Data Lake Generic Metadata Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP@EDBT/ICDT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Nicosia, Cyprus. pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enacting Data Science Pipelines for Exploring Graphs: From Libraries to Studios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.271-280, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-55814-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Micro-text Document Datasets: Application to Query Expansion of Crisis-Related Tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Farokhnejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raj Ratn Pranesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshops of the ICSOC 2020 Joint Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating data collections curation and exploration with CURARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Hernández-Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDBT/ICDT Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal. pp.4, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5441/002/edbt.2019.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring and Curating Data Collections with CURARE: demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irving Hernández-Gallegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catarina Ferreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 35ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing query sets for better exploring raw data collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Systematic Mappings: adding Quality to Quantity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Motz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin A. Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Conference on Software Engineering. (ICSE'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating digital footprints for discovering social connections in crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil A Alexandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd IEEE International Conference on Smart Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services in the era of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Workshop Rethinking Services ResearCH (ReSeRCH) in conjunction with 5th European Conference on Service-Oriented and Cloud Computing (ESOCC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using autonomous intelligence to build a smart Shop Floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunbing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelei Sang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zequn Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Digital Enterprise Technology (DET 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Nanjing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and versatile data analytics for deep networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío Garcia-Gasulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Moreno-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd BSC International Doctoral Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating reliable services' composition using A-policies: a model-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plácido Antonio A Souza Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Jornadas de Servicios Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Cadiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Driven Services Coordination for Building Social Networks Based Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2011 - 8th International Conference on Services Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Washington, DC, United States. pp.753-754, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC.2011.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-Grov: making the Mexican sky accessible through a Virtual Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Zechinelli Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cuevas-Vicenttin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the Microsoft e-Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Buenos Aires, Argentina. pp.3-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securely coordinating services using contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th Mexican International Conference on Computer Science (ENC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mexico, Mexico. pp.307--314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmarrying Non-Functional Properties and Services Coordination Using Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Int. workshop on Model Driven Service Engineering (Mose 2009) in conjunction with the 18th CIKM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hong Kong, China. pp.61--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Functional Properties and Services Coordination Using Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th Int. Database Engineering and Applications Symposium (IDEAS 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cetraro, Italy. pp.307--310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowd Simulation and Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard A Ayguade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4rt BSC Int. Doctoral Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Barcelona, France. 4rt BSC Int. Doctoral Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ochoa-Zezzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 1, 2021, 9781003191148. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003191148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanitarian Logistics based on Multiagent Systems for the prevention of a plethora of disasters related with crowds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto A Ochoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier-Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Rudomín</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberto Ochoa, Genoveva Vargas-Solar, Isaac Rudomin, Javier Espinosa. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad Presbiteriana McKenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-329-98317-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Provenance in Data Analytics for Seismology: Challenges and Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Souza da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Musicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia Chiusano; Robert Wrembel; Kjetil Nørvåg; Barbara Catania; Genoveva Vargas-Solar; Tania Cerquitelli; Ester Zumpano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Database and Information Systems. ADBIS 2022 Short Papers, Doctoral Consortium and Workshops: DOING, K-GALS, MADEISD, MegaData, SWODCH, Turin, Italy, September 5–8, 2022, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1652, Springer International Publishing, pp.311-322, 2022, Communications in Computer and Information Science, 978-3-031-15742-4. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15743-1_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Data Harvesting to Querying for Making Urban Territories Smart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sagrario Castillo-Camporro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Zechinelli-Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlos Alberto Ochoa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Applications in Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, 2020, 9781003191148. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003191148-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big continuous data: dealing with velocity by composing event streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shui Yu; Song Guo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Concepts, Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2016, 978-3-319-27763-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management Challenges, Approaches, Tools and their limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Adiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Castrejon-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shui Yu, Xiaodong Lin, Jelena Misic, and Xuemin Sherman Shen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking for Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman and Hall/CRC 2016, 978-1-4822-6349-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administración de Big Data en el cloud: Retos, soluciones y herramientas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tedencias en la administración de datos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Autónoma de Tlaxcala, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL : une nouvelle contribution à la modélisation générique des métadonnées des lacs de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées Business Intelligence et Big Data (EDA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">goldMEDAL: A Data Lake Generic Metadata Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Scholly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegdwendé Nicolas Sawadogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengfei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Conférence sur la Gestion de Données - Principes, Technologies et Applications (BDA 2021), Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geo-Gender Study of Indexed Computer Science Research Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José María Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genoveva Vargas-Solar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Cáceres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Policy Based Reliable Data Services Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa-Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Databases [cs.DB]. Université de Grenoble, 2013. English. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01011464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable coordination of data management services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Alfonso Espinosa Oviedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer science. Université de Grenoble, 2013. English. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013GRENM022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01203521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADE5C93C"/>
+    <w:nsid w:val="D0661DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/javier-espinosa-oviedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4015-195X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaa Khalil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Musicante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza da Costa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2018.095660" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-017-0043-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudom&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P&#233;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A Ochoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudomin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2583" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Alexandrov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.480" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-53-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584793v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Antonio Neto Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-49-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;rme Darmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mauri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912594" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314989v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vilches-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85082-1_11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Farokhnejad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318618v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91431-8_64" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_23" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Ratn Pranesh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064489v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Hern&#225;ndez-Gallegos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.65" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Motz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Musicante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil A Alexandrov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361250v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunbing Tang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zheng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelei Sang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zequn Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Garcia-Gasulla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moreno-V&#225;zquez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Conejero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#225;cido Antonio A Souza Neto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.40" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cuevas-Vicenttin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953079v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953078v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard A Ayguade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ochoa-Zezzatti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mackenzie.br/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Musicante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_29" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sagrario Castillo-Camporro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148-10" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270339v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castrejon-Castillo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270336v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Vela" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Cavero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma C&#225;ceres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01203521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/javier-espinosa-oviedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4015-195X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=RkXsr4YAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475781v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaa Khalil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3505264" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Castel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.25.1-n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Castro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A Musicante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza da Costa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2018.095660" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41019-017-0043-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517172v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudom&#237;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2584" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A Ochoa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Rudomin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-21-1-2583" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Alexandrov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-53-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Antonio Neto Souza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-49-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;rme Darmont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmem Hara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05727-3_10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mauri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA63423.2024.10912594" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Darmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adorjan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183517v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Farokhnejad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vilches-Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85082-1_11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91431-8_64" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Scholly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegdwend&#233; Nicolas Sawadogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55814-7_23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183462v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Ratn Pranesh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Hern&#225;ndez-Gallegos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2019.65" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321031v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517187v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Motz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Souza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Musicante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil A Alexandrov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361208v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunbing Tang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Zheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelei Sang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zequn Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Garcia-Gasulla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moreno-V&#225;zquez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Conejero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pl&#225;cido Antonio A Souza Neto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.40" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cuevas-Vicenttin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953079v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard A Ayguade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A Hernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318621v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ochoa-Zezzatti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.mackenzie.br/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Musicante" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15743-1_29" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042302v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sagrario Castillo-Camporro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003191148-10" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270339v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa Oviedo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castrejon-Castillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911169v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Vela" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Cavero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma C&#225;ceres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011464v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01203521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENM022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>