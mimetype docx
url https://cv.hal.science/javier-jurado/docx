--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -773,51 +773,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5209/infe.56014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486725v1</w:t>
+                <w:t xml:space="preserve">hal-03639143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujer, roles de género y política de premios en el cine español (1940-1959)</w:t>
               </w:r>
@@ -851,51 +851,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5209/infe.56014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639143v1</w:t>
+                <w:t xml:space="preserve">hal-04486725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El crimen de Cuenca y Rocío o los límites de la libertad</w:t>
               </w:r>
@@ -915,78 +915,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Jurado Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Área abierta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (3), </w:t>
+              <w:t xml:space="preserve">, 2015, 15 (3), pp.3--17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5209/rev_arab.2015.v15.n3.48619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5209/rev_ARAB.2015.v15.n3.48619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639147v1</w:t>
+                <w:t xml:space="preserve">hal-01754979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El crimen de Cuenca y Rocío o los límites de la libertad</w:t>
               </w:r>
@@ -1006,78 +1006,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Jurado Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Área abierta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (3), pp.3--17. </w:t>
+              <w:t xml:space="preserve">, 2015, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5209/rev_ARAB.2015.v15.n3.48619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5209/rev_arab.2015.v15.n3.48619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754979v1</w:t>
+                <w:t xml:space="preserve">hal-03639147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1632,51 +1632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz Cano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jurado Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jurado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231221140721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2022.6972" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.vi57.2077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/RiCH.2021.i16.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.13365" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.5376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/infe.56014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639143v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Chaput" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_arab.2015.v15.n3.48619" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_ARAB.2015.v15.n3.48619" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cartelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Carini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues-Sobreira Sobreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100491130#h2tabDetails" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ruiz Cano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jurado Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jurado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231221140721" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/hn.2022.6972" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36132/hao.vi57.2077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325644v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/RiCH.2021.i16.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.13365" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.5376" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/infe.56014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Chaput" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_ARAB.2015.v15.n3.48619" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_arab.2015.v15.n3.48619" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826437v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cartelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Carini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kammerer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodrigues-Sobreira Sobreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?gcoi=27574100491130#h2tabDetails" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>