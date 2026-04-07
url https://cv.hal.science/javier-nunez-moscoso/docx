--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -852,222 +852,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional incorporation as a subjective experience: the case of novice teachers in Quebec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The notion of the &amp;quot; reflective professional &amp;quot; in education: relevance, uses and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação Pesquisa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/s1678-4634201844183252⟩</w:t>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (168), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/198053145271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890588v1</w:t>
+                <w:t xml:space="preserve">hal-01848736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The notion of the &amp;quot; reflective professional &amp;quot; in education: relevance, uses and limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Professional incorporation as a subjective experience: the case of novice teachers in Quebec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 48 (168), </w:t>
+              <w:t xml:space="preserve">Educação Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/198053145271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/s1678-4634201844183252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848736v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los métodos mixtos en la investigación en educación: hacia un uso reflexivo</w:t>
               </w:r>
@@ -1692,342 +1692,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des expériences de travail collectif pluricatégoriel vécues par des formateurs dans un institut de formation français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La babélisation de la pratique réflexive dans la formation initiale des enseignants : une étude qualitative multiniveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expérience vécue : développement d’un point de vue multi-situé organisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Disability and Higher Education, Mar 2025, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">12e colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170382v1</w:t>
+                <w:t xml:space="preserve">hal-05073088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail collectif pluricatégoriel</w:t>
+                <w:t xml:space="preserve">Des expériences de travail collectif pluricatégoriel vécues par des formateurs dans un institut de formation français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Agora de la recherche de l’ENSFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSFEA, Apr 2025, Castanet-Tolosan, France</w:t>
+              <w:t xml:space="preserve">L’expérience vécue : développement d’un point de vue multi-situé organisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Disability and Higher Education, Mar 2025, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170384v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La babélisation de la pratique réflexive dans la formation initiale des enseignants : une étude qualitative multiniveau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail collectif pluricatégoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, May 2025, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">L'Agora de la recherche de l’ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA, Apr 2025, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073088v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepciones de la práctica reflexiva: perspectivas de actores de programas de Pedagogía en Educación Básica</w:t>
               </w:r>
@@ -2190,77 +2190,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se questionner sur les résultats produits, et ses empêchements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,234 +2499,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El uso de videos para el acceso a la experiencia durante la práctica profesional del profesorado</w:t>
+                <w:t xml:space="preserve">La práctica profesional en la formación inicial del profesorado: de los saberes profesionales a la co-construcción de una inteligencia situacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigación videográfica en educación. Perspectivas y desafíos en el contexto chileno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Seminario CRIFPE BRASIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rio claro, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930999v1</w:t>
+                <w:t xml:space="preserve">hal-04102090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La práctica profesional en la formación inicial del profesorado: de los saberes profesionales a la co-construcción de una inteligencia situacional</w:t>
+                <w:t xml:space="preserve">Expériences de stage à l’enseignement dans des contextes numériques forcés : perturbations, savoirs mobilisés et apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario CRIFPE BRASIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rio claro, Brasil</w:t>
+              <w:t xml:space="preserve">Actualité de la recherche en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102090v1</w:t>
+                <w:t xml:space="preserve">hal-03930931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de stage à l’enseignement dans des contextes numériques forcés : perturbations, savoirs mobilisés et apprentissages</w:t>
+                <w:t xml:space="preserve">El uso de videos para el acceso a la experiencia durante la práctica profesional del profesorado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la recherche en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Investigación videográfica en educación. Perspectivas y desafíos en el contexto chileno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930931v1</w:t>
+                <w:t xml:space="preserve">hal-03930999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fronteras del saber científico: reflexión epistemológica sobre las investigaciones fundamentales y praxeológicas en las ciencias de la educación en torno al trabajo docente</w:t>
               </w:r>
@@ -3451,51 +3451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623943.2025.2521113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027478v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Velasquez-Semper" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Toloza V&#225;squez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Romero P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier N&#250;&#241;ez-Moscoso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21703/rexe.v24i54.2715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kuehn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Nunez-Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Romero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Maldonado-Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Acu&#241;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Wolfs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vel&#225;squez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wilkin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tardif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Borges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1678-4634201844183252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053145271" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ogay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036897ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Conus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kuehn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Masse-Lamarche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubin Karine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102090v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943813v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casavant Ginette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220051v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel Aussel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01078763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623943.2025.2521113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027478v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Velasquez-Semper" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Toloza V&#225;squez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Romero P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier N&#250;&#241;ez-Moscoso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21703/rexe.v24i54.2715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kuehn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Nunez-Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Romero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Maldonado-Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Acu&#241;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Wolfs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vel&#225;squez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wilkin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tardif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053145271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Borges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1678-4634201844183252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ogay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036897ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Conus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kuehn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Masse-Lamarche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubin Karine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943813v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casavant Ginette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220051v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel Aussel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01078763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>