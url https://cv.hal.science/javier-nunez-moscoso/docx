--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,1615 +66,1836 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elephant in the classroom: the notion of practice in the conceptualization of reflective practice in teacher training</w:t>
+                <w:t xml:space="preserve">Los saberes de sentido como descriptor de la cultura de formación del profesorado: un doble estudio de caso comparado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Toloza Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeniffer Romero Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Nunez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflective Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14623943.2025.2521113⟩</w:t>
+              <w:t xml:space="preserve">Pensamiento Educativo Latinoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 63 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7764/PEL.63.1.2026.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126747v1</w:t>
+                <w:t xml:space="preserve">hal-05602741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La entrevista de autoconfrontación como modo de acceso al aprendizaje de la profesión docente: aspectos teóricos, metodológicos y prácticos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La toma de decisiones durante la planificación de clases virtuales: el caso de los profesores en formación durante las prácticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Masse-Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeniffer Romero Pérez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Núñez-Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Estudios y Experiencias en Educación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (54), pp.294-313. </w:t>
+              <w:t xml:space="preserve">Pensamiento Educativo Latinoamericano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 63 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21703/rexe.v24i54.2715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7764/PEL.63.1.2026.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027478v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier les règles du métier grâce à l’expérience.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The elephant in the classroom: the notion of practice in the conceptualization of reflective practice in teacher training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflective Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14623943.2025.2521113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264816v1</w:t>
+                <w:t xml:space="preserve">hal-05126747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception du travail collectif pluricatégoriel en situation de travail qu’en ont des formateurs d’un institut de formation aux métiers de l’éducation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La entrevista de autoconfrontación como modo de acceso al aprendizaje de la profesión docente: aspectos teóricos, metodológicos y prácticos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Velasquez-Semper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Toloza Vásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeniffer Romero Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Núñez-Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche de l'ENSFEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Estudios y Experiencias en Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (54), pp.294-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21703/rexe.v24i54.2715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186330v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El análisis del practicum en la formación inicial docente: el potencial de la entrevista de autoconfrontación como actividad instrumentada.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">César Maldonado-Diaz</w:t>
+                <w:t xml:space="preserve">S’approprier les règles du métier grâce à l’expérience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Escrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Estudios y Experiencias en Educación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, 22 (48), pp.105-125</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (244), pp.169-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943798v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formación inicial docente como cultura: exploración y constitución de un campo de estudio desde la literatura</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+                <w:t xml:space="preserve">La conception du travail collectif pluricatégoriel en situation de travail qu’en ont des formateurs d’un institut de formation aux métiers de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Maldonado-Diaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Fiamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana de Investigación Educativa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (96)</w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche de l'ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, p. 49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075338v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepciones seculares y no seculares de la ciencia en estudiantes: implicaciones para la formación docente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El análisis del practicum en la formación inicial docente: el potencial de la entrevista de autoconfrontación como actividad instrumentada.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Nunez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Luis Wolfs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+                <w:t xml:space="preserve">Jeniffer Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Velásquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Wilkin</w:t>
+                <w:t xml:space="preserve">César Maldonado-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana de Investigación Educativa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (95)</w:t>
+              <w:t xml:space="preserve">Revista de Estudios y Experiencias en Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 22 (48), pp.105-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075323v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The notion of the &amp;quot; reflective professional &amp;quot; in education: relevance, uses and limits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La formación inicial docente como cultura: exploración y constitución de un campo de estudio desde la literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Acuña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Maldonado-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Mexicana de Investigación Educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (96)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848736v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional incorporation as a subjective experience: the case of novice teachers in Quebec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Concepciones seculares y no seculares de la ciencia en estudiantes: implicaciones para la formación docente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Wolfs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Tardif</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Velásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Borges</w:t>
+                <w:t xml:space="preserve">Sara Wilkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação Pesquisa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Mexicana de Investigación Educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (95)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890588v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los métodos mixtos en la investigación en educación: hacia un uso reflexivo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The notion of the &amp;quot; reflective professional &amp;quot; in education: relevance, uses and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 47 (164)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 48 (168), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/198053145271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01530898v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficulté dans le travail enseignant : un thème de recherche aux objets pluriels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Professional incorporation as a subjective experience: the case of novice teachers in Quebec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Murillo</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educação Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s1678-4634201844183252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684872v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las principales problemáticas de la especialidad agropecuaria desde la perspectiva del establecimiento educacional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La difficulté dans le travail enseignant : un thème de recherche aux objets pluriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Foro Educativo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25, pp.53-81</w:t>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01359722v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entretien enseignant-famille à l’école maternelle : quelles dynamiques organisationnelles, quels savoirs mobilisés ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Los métodos mixtos en la investigación en educación: hacia un uso reflexivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tania Ogay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (164)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737823v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01530898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la culture scolaire tend à structurer la négociation des rôles d'enseignant et de parent d'élève</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Las principales problemáticas de la especialidad agropecuaria desde la perspectiva del establecimiento educacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche en Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, pp.8-22</w:t>
+              <w:t xml:space="preserve">Revista Foro Educativo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.53-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256868v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El trabajo docente como objeto de estudio: una mirada desde Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">L’entretien enseignant-famille à l’école maternelle : quelles dynamiques organisationnelles, quels savoirs mobilisés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Ogay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mundialización Educativa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036897ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880346v1</w:t>
+                <w:t xml:space="preserve">hal-01737823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si l'on osait une épistémologie de la découverte ? La démarche abductive au service de l'analyse du travail enseignant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quand la culture scolaire tend à structurer la négociation des rôles d'enseignant et de parent d'élève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Conus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.57-80</w:t>
+              <w:t xml:space="preserve">La Recherche en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.8-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880344v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El trabajo docente como objeto de estudio: una mirada desde Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mundialización Educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.39-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et si l'on osait une épistémologie de la découverte ? La démarche abductive au service de l'analyse du travail enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.57-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La figura del investigador ciudadano: hacia un (re)encuentro con el ethos de la investigación en educación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Estudios Cooperativos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (1 et 2), pp.101-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1684,1112 +1905,1112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La babélisation de la pratique réflexive dans la formation initiale des enseignants : une étude qualitative multiniveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, May 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des expériences de travail collectif pluricatégoriel vécues par des formateurs dans un institut de formation français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expérience vécue : développement d’un point de vue multi-situé organisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Disability and Higher Education, Mar 2025, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collectif pluricatégoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Diter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Agora de la recherche de l’ENSFEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSFEA, Apr 2025, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepciones de la práctica reflexiva: perspectivas de actores de programas de Pedagogía en Educación Básica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeniffer Romero Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexto Congreso Interdisciplinario de Investigación en Educación (CIIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago (CL), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la recherche parle formation des enseignants : circulation de savoirs, rigueur et bricolage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en Education : Pour quoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se questionner sur les résultats produits, et ses empêchements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kuehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible l’invisible des choix d’action des stagiaires à l’enseignement : un accès par le &amp;quot;raisonnement&amp;quot; durant la planification des enseignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Masse-Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRIFPE, 10 e Colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre-forum : faire résultat partagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daubin Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La práctica profesional en la formación inicial del profesorado: de los saberes profesionales a la co-construcción de una inteligencia situacional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">El uso de videos para el acceso a la experiencia durante la práctica profesional del profesorado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario CRIFPE BRASIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rio claro, Brasil</w:t>
+              <w:t xml:space="preserve">Investigación videográfica en educación. Perspectivas y desafíos en el contexto chileno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102090v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de stage à l’enseignement dans des contextes numériques forcés : perturbations, savoirs mobilisés et apprentissages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La práctica profesional en la formación inicial del profesorado: de los saberes profesionales a la co-construcción de una inteligencia situacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la recherche en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Seminario CRIFPE BRASIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rio claro, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930931v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El uso de videos para el acceso a la experiencia durante la práctica profesional del profesorado</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Expériences de stage à l’enseignement dans des contextes numériques forcés : perturbations, savoirs mobilisés et apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigación videográfica en educación. Perspectivas y desafíos en el contexto chileno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Actualité de la recherche en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930999v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fronteras del saber científico: reflexión epistemológica sobre las investigaciones fundamentales y praxeológicas en las ciencias de la educación en torno al trabajo docente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redes de conocimiento: Génesis de enlaces y modalidades interdisciplinarias de cooperación social y científica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Francia. pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2799,395 +3020,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience du stage comme émergence du savoir-relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le savoir-relation. Penser l'éducation du troisième millénaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the Teaching Profession in the Practicum: The Role of the Other, Modalities of Appropriation, and Professional Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Maldonado-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Nunez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affectivity &amp; Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières années dans le métier : conditions de travail et expérience lors de l’insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casavant Ginette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Presses de l'Université de Montréal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir enseignant et enseignante au Québec aujourd’hui. Du choix initial aux premières années dans le métier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 978-2-7606-4385-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thèse sur/par productions scientifiques : une modalité pour écrire la recherche-intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Aussel Aussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecriture scientifique : entre dimension individuelle et dimension collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01220051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3197,114 +3418,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail enseignant et formation : la culture des enseignants des spécialités agricoles au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II; Pontificia universidad católica de Chile (Santiago de Chile), 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013TOU20141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01078763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3451,51 +3672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623943.2025.2521113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027478v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Velasquez-Semper" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Toloza V&#225;squez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Romero P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier N&#250;&#241;ez-Moscoso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21703/rexe.v24i54.2715" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264816v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kuehn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943798v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Nunez-Diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Romero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Maldonado-Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Acu&#241;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Wolfs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vel&#225;squez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wilkin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tardif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053145271" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890588v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Borges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1678-4634201844183252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530898v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737823v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ogay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036897ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256868v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Conus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kuehn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Masse-Lamarche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubin Karine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102090v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880349v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943813v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rupin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casavant Ginette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220051v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel Aussel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01078763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20141" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Toloza V&#225;squez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Romero P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Nunez-Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/PEL.63.1.2026.8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Masse-Lamarche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/PEL.63.1.2026.6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623943.2025.2521113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Velasquez-Semper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier N&#250;&#241;ez-Moscoso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21703/rexe.v24i54.2715" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kuehn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Maldonado-Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Acu&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Wolfs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vel&#225;squez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wilkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tardif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053145271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Borges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1678-4634201844183252" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ogay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036897ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Conus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kuehn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124421v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubin Karine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rupin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casavant Ginette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel Aussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01078763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20141" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>