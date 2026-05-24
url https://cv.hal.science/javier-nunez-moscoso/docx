--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1268,178 +1268,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficulté dans le travail enseignant : un thème de recherche aux objets pluriels</w:t>
+                <w:t xml:space="preserve">Los métodos mixtos en la investigación en educación: hacia un uso reflexivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (164)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684872v1</w:t>
+                <w:t xml:space="preserve">halshs-01530898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los métodos mixtos en la investigación en educación: hacia un uso reflexivo</w:t>
+                <w:t xml:space="preserve">La difficulté dans le travail enseignant : un thème de recherche aux objets pluriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos de Pesquisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (164)</w:t>
+              <w:t xml:space="preserve">Penser l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01530898v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las principales problemáticas de la especialidad agropecuaria desde la perspectiva del establecimiento educacional</w:t>
               </w:r>
@@ -1982,51 +1982,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des expériences de travail collectif pluricatégoriel vécues par des formateurs dans un institut de formation français</w:t>
+                <w:t xml:space="preserve">Le travail collectif pluricatégoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
@@ -2046,108 +2046,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Berthe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Diter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expérience vécue : développement d’un point de vue multi-situé organisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Disability and Higher Education, Mar 2025, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">L'Agora de la recherche de l’ENSFEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSFEA, Apr 2025, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170382v1</w:t>
+                <w:t xml:space="preserve">hal-05170384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail collectif pluricatégoriel</w:t>
+                <w:t xml:space="preserve">Des expériences de travail collectif pluricatégoriel vécues par des formateurs dans un institut de formation français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez-Moscoso</w:t>
@@ -2167,88 +2171,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Diter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickael Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Agora de la recherche de l’ENSFEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSFEA, Apr 2025, Castanet-Tolosan, France</w:t>
+              <w:t xml:space="preserve">L’expérience vécue : développement d’un point de vue multi-situé organisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Disability and Higher Education, Mar 2025, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170384v1</w:t>
+                <w:t xml:space="preserve">hal-05170382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepciones de la práctica reflexiva: perspectivas de actores de programas de Pedagogía en Educación Básica</w:t>
               </w:r>
@@ -2310,230 +2310,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la recherche parle formation des enseignants : circulation de savoirs, rigueur et bricolage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Se questionner sur les résultats produits, et ses empêchements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en Education : Pour quoi ? Avec qui ? Comment ?</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124421v1</w:t>
+                <w:t xml:space="preserve">hal-04124423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se questionner sur les résultats produits, et ses empêchements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand la recherche parle formation des enseignants : circulation de savoirs, rigueur et bricolage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
+              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en Education : Pour quoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124423v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible l’invisible des choix d’action des stagiaires à l’enseignement : un accès par le &amp;quot;raisonnement&amp;quot; durant la planification des enseignements</w:t>
               </w:r>
@@ -2627,51 +2627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2720,96 +2720,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El uso de videos para el acceso a la experiencia durante la práctica profesional del profesorado</w:t>
+                <w:t xml:space="preserve">Expériences de stage à l’enseignement dans des contextes numériques forcés : perturbations, savoirs mobilisés et apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigación videográfica en educación. Perspectivas y desafíos en el contexto chileno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Actualité de la recherche en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930999v1</w:t>
+                <w:t xml:space="preserve">hal-03930931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La práctica profesional en la formación inicial del profesorado: de los saberes profesionales a la co-construcción de una inteligencia situacional</w:t>
               </w:r>
@@ -2858,96 +2858,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences de stage à l’enseignement dans des contextes numériques forcés : perturbations, savoirs mobilisés et apprentissages</w:t>
+                <w:t xml:space="preserve">El uso de videos para el acceso a la experiencia durante la práctica profesional del profesorado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Nunez Moscoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la recherche en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Investigación videográfica en educación. Perspectivas y desafíos en el contexto chileno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930931v1</w:t>
+                <w:t xml:space="preserve">hal-03930999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fronteras del saber científico: reflexión epistemológica sobre las investigaciones fundamentales y praxeológicas en las ciencias de la educación en torno al trabajo docente</w:t>
               </w:r>
@@ -3672,51 +3672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Toloza V&#225;squez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Romero P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Nunez-Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/PEL.63.1.2026.8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Masse-Lamarche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/PEL.63.1.2026.6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623943.2025.2521113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Velasquez-Semper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier N&#250;&#241;ez-Moscoso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21703/rexe.v24i54.2715" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kuehn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Maldonado-Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Acu&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Wolfs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vel&#225;squez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wilkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tardif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053145271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Borges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1678-4634201844183252" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ogay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036897ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Conus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kuehn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124421v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124423v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubin Karine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rupin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casavant Ginette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel Aussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01078763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20141" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez-Moscoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Toloza V&#225;squez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Romero P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Nunez-Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/PEL.63.1.2026.8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Masse-Lamarche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7764/PEL.63.1.2026.6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14623943.2025.2521113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Velasquez-Semper" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier N&#250;&#241;ez-Moscoso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21703/rexe.v24i54.2715" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186330v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kuehn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez Moscoso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeniffer Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Maldonado-Diaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075338v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Acu&#241;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Wolfs" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vel&#225;squez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Wilkin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tardif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/198053145271" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890588v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Borges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1678-4634201844183252" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530898v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ogay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036897ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256868v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Conus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880346v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170384v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kuehn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubin Karine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102090v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rupin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casavant Ginette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aussel Aussel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01078763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013TOU20141" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>