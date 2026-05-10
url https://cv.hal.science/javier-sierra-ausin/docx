--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -347,742 +347,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the properties of high-order least-squares finite-volume schemes</w:t>
+                <w:t xml:space="preserve">The Spectral Difference Raviart–Thomas Method for Two and Three-Dimensional Elements and Its Connection with the Flux Reconstruction Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Sáez-Mischlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gressier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (2), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-022-02002-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479287v1</w:t>
+                <w:t xml:space="preserve">hal-04479436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of time-periodic compressible flows with spectral techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of a gas bubble in a straining flow: Deformation, oscillations, self-propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Sierra-Ausin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bonnefis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Sierra-Ausin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavio Giannetti</w:t>
+                <w:t xml:space="preserve">Antonia Tirri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.114736⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (11), pp.113603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.113603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578896v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectral Difference Raviart–Thomas Method for Two and Three-Dimensional Elements and Its Connection with the Flux Reconstruction Formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the competitive role of global modes in the pattern formation of rotating sphere flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Gressier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lorite-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.I. Jiménez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Citro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-022-02002-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 942, pp.A54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479436v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a gas bubble in a straining flow: Deformation, oscillations, self-propulsion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonia Tirri</w:t>
+                <w:t xml:space="preserve">Acoustic instability prediction of the flow through a circular aperture in a thick plate via an impedance criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Citro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.113603⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 943, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858749v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the competitive role of global modes in the pattern formation of rotating sphere flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.I. Jiménez-González</w:t>
+                <w:t xml:space="preserve">Efficient computation of time-periodic compressible flows with spectral techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Sierra-Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Citro</w:t>
+                <w:t xml:space="preserve">Vincenzo Citro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Giannetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.395⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 393, pp.114736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.114736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112971v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic instability prediction of the flow through a circular aperture in a thick plate via an impedance criterion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the properties of high-order least-squares finite-volume schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Sáez-Mischlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Giannetti</w:t>
+                <w:t xml:space="preserve">Gilles Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gressier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 943, </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 457, pp.111043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112994v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjoint-based sensitivity analysis of periodic orbits by the Fourier–Galerkin method</w:t>
               </w:r>
@@ -1107,51 +1107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Citro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 440, pp.110403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1211,64 +1211,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Citro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 905 (A2), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1328,51 +1328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Citro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 251, pp.107100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1419,51 +1419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical review on linear and nonlinear global approaches to flow instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Citro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Sabino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1627,924 +1627,924 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mode interactions in external flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fluids mechanics [physics.class-ph]. Université Paul Sabatier - Toulouse III; Università degli studi (Salerne, Italie), 2023. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023TOU30128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04299454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The identification of the instability core of instabilities underpinned by an acoustic-hydrodynamic feedback</w:t>
+                <w:t xml:space="preserve">Identifying the active flow regions in acoustic-hydrodynamic feedback mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Giannetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paolo Luchini</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felice Fruncillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ERCOFTAC SIG 33 Workshop, Progress in Flow Instability, Transition and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association - Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Torino, Sep 2023, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148494v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the active flow regions in acoustic-hydrodynamic feedback mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ALE method for instabilities in the wake of multiple freely-oscillating bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Giannetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felice Fruncillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association - Forum Acusticum 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCOFTAC Symposium on "Multiphysics critical flow dynamics involving moving/ deformable structures with design applications", Toulouse, France, 7-8-9 June 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148279v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ALE method for instabilities in the wake of multiple freely-oscillating bodies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The identification of the instability core of instabilities underpinned by an acoustic-hydrodynamic feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Giannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flavio Giannetti</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Luchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCOFTAC Symposium on "Multiphysics critical flow dynamics involving moving/ deformable structures with design applications", Toulouse, France, 7-8-9 June 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15th ERCOFTAC SIG 33 Workshop, Progress in Flow Instability, Transition and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERCOFTAC, Jun 2023, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148285v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of low Reynolds impinging jet flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Giannetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROMECH, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the O(2) equivariant steady--Hopf interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Knobloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ERCOFTAC SIG 33 Workshop, Progress in Flow Instability, Transition and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound generation in a hole-tone configuration</w:t>
+                <w:t xml:space="preserve">A comprehensive study on the instabilities arising in the wake of a rotating cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Citro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (XXV ICTAM ))</w:t>
+              <w:t xml:space="preserve">XXV ICTAM (25 th International Congress of Theoretical and Applied Mechanics )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICTAM, Aug 2020, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148331v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study on the instabilities arising in the wake of a rotating cylinder</w:t>
+                <w:t xml:space="preserve">Sound generation in a hole-tone configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Sierra Ausin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Citro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Giannetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV ICTAM (25 th International Congress of Theoretical and Applied Mechanics )</w:t>
+              <w:t xml:space="preserve">25th International Congress of Theoretical and Applied Mechanics (XXV ICTAM ))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICTAM, Aug 2020, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...82 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2023TOU30128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04299454v1</w:t>
+                <w:t xml:space="preserve">hal-04148331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2699,51 +2699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455958v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnefis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sierra Ausin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.19" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04532109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corrochano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Clainche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479287v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo S&#225;ez-Mischlich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grondin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gressier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04578896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sierra-Ausin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Citro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Giannetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114736" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479436v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-022-02002-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Tirri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.113603" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorite-D&#237;ez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Jim&#233;nez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Citro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.395" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Citro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giannetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.417" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sierra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.107100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Sabino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042737" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulormne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desfontaines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015025401946" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CD16B7ED89A3A8F6E5FD9C5B694525C19595E94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Luchini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Fruncillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mouyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148488v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148481v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Knobloch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04299454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455958v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnefis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sierra Ausin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.19" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04532109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corrochano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Clainche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.445" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo S&#225;ez-Mischlich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gressier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-022-02002-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Sierra-Ausin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Tirri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.113603" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112971v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lorite-D&#237;ez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Jim&#233;nez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Citro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.395" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112994v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Citro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giannetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.417" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04578896v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Citro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Giannetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114736" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grondin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sierra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110403" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264033v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.692" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.107100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240798v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Sabino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042737" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dulormne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desfontaines" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1015025401946" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CD16B7ED89A3A8F6E5FD9C5B694525C19595E94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04299454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023TOU30128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felice Fruncillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mouyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Luchini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148488v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Knobloch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>