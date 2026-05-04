--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -166,51 +166,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -408,1199 +408,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in heterotrophic seedling growth parameters of 28 plant species and their relationships with seed traits</w:t>
+                <w:t xml:space="preserve">The cold truth: low temperature exclusion biases accurate estimation of base temperature but has limited impact on optimum and ceiling temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Maleki</w:t>
+                <w:t xml:space="preserve">Neila Ait-Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 236, pp.106170. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 383, pp.111150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094244v1</w:t>
+                <w:t xml:space="preserve">hal-05574393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t>
+                <w:t xml:space="preserve">Root Disease Complexes of Arable Crops: Where Do We Stand and Where Should We Go?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Pull</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+                <w:t xml:space="preserve">Abhay K Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Justes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Martin Barbetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elana Dayoub</w:t>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07352689.2025.2475671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164858v1</w:t>
+                <w:t xml:space="preserve">hal-05033040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivar-specific responses to late blight in highland potato production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimising irrigation scheduling for winter wheat-soybean relay intercropping in temperate Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragati Raj Sipkhan</w:t>
+                <w:t xml:space="preserve">Jing Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laxman Khatri</w:t>
+                <w:t xml:space="preserve">Ehsan Eyshi Rezaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajendra Dhakal</w:t>
+                <w:t xml:space="preserve">Moritz Reckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer B Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44279-025-00426-x⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 322, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.110031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381986v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root Disease Complexes of Arable Crops: Where Do We Stand and Where Should We Go?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comprehensive dataset gathering 37 cover crop field experiments across France (2004-2022): plant and soil-related agronomic variables on 33 crop species from five botanical families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Barbetti</w:t>
+                <w:t xml:space="preserve">Manon Pull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gaulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le May</w:t>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07352689.2025.2475671⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05033040v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising irrigation scheduling for winter wheat-soybean relay intercropping in temperate Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultivar-specific responses to late blight in highland potato production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kailash Bhatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Yu</w:t>
+                <w:t xml:space="preserve">Sima Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehsan Eyshi Rezaei</w:t>
+                <w:t xml:space="preserve">Pragati Raj Sipkhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Reckling</w:t>
+                <w:t xml:space="preserve">Laxman Khatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer B Thompson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Rajendra Dhakal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 322, 12 p. </w:t>
+              <w:t xml:space="preserve">Discover Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (242), 16p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2025.110031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s44279-025-00426-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390374v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call toward a consistent terminology of “cover crops” in agroecological literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in heterotrophic seedling growth parameters of 28 plant species and their relationships with seed traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Humberto Blanco‐canqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/agj2.70237⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.106170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381992v1</w:t>
+                <w:t xml:space="preserve">hal-05094244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of the pathogens associated with tea red rust in India and their biocontrol under field conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhay Kumar Pandey</w:t>
+                <w:t xml:space="preserve">A call toward a consistent terminology of “cover crops” in agroecological literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajashri Saikia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+                <w:t xml:space="preserve">Wopke van der Worf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harshit K Sharma</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Humberto Blanco‐canqui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105918⟩</w:t>
+              <w:t xml:space="preserve">Agronomy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, pp.e70237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/agj2.70237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381970v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powdery Mildew Epidemics in Grain Legumes and Their Management Strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Identification and characterization of the pathogens associated with tea red rust in India and their biocontrol under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Kumar Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J Barbetti</w:t>
+                <w:t xml:space="preserve">Rajashri Saikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuldeep Tripathi</w:t>
+                <w:t xml:space="preserve">Harshit K Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prakit Somta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daisy Basandrai</w:t>
+                <w:t xml:space="preserve">Somnath Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.70054⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.105918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273528v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial perspective: How to minimize the risk of your manuscript being rejected: Perspectives to get your paper published in ‘Crop Protection’</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Powdery Mildew Epidemics in Grain Legumes and Their Management Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Kumar Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Barbetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis P.F. Reay-Jones</w:t>
+                <w:t xml:space="preserve">Kuldeep Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Qiang</w:t>
+                <w:t xml:space="preserve">Prakit Somta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Wegulo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daisy Basandrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 198, pp.107353. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2025.107353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.70054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307450v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant disease complexes: Increasing reports, current knowledge gaps, and future research priorities</w:t>
               </w:r>
@@ -1658,11778 +1671,11895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks and opportunities of double cropping in south-west France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial perspective: How to minimize the risk of your manuscript being rejected: Perspectives to get your paper published in ‘Crop Protection’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Francis P.F. Reay-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Abella</w:t>
+                <w:t xml:space="preserve">Sheng Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Constantin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephen Wegulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art12-GB⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.107353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2025.107353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793527v1</w:t>
+                <w:t xml:space="preserve">hal-05307450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting root exudates to manage soil-borne disease complexes in a changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Barbetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chilvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 32 (1), pp.27-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tim.2023.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an assessment of low pesticide input cropping systems without pesticide seed treatments: an overview of the FAST project and key preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risks and opportunities of double cropping in south-west France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pitchers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 89, pp.14-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art02-GB⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 94, pp.158-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art12-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563128v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does shifting from normal to early or late sowing dates provide yield benefits? A global meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Dadrasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 318, pp.109600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of socio-behavioural, farmer's surveys and participatory research for crop protection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Towards an assessment of low pesticide input cropping systems without pesticide seed treatments: an overview of the FAST project and key preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106568⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89, pp.14-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol89-art02-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369402v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to improve field establishment of cover crops. A review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The value of socio-behavioural, farmer's surveys and participatory research for crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen-Feng Cong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labreuche</w:t>
+                <w:t xml:space="preserve">Henry Creissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00986-0⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.106568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2023.106568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723170v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse cultivation for more sustainable food systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies to improve field establishment of cover crops. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximei Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Feng Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43016-024-00987-y⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44, pp.44-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00986-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574475v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge gaps on agricultural diversification</w:t>
+                <w:t xml:space="preserve">Greenhouse cultivation for more sustainable food systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (9), pp.742-743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43016-023-00837-3⟩</w:t>
+              <w:t xml:space="preserve">, In press, 5, pp.457-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43016-024-00987-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276864v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cover crops on maize establishment, root mycorrhizal colonization, plant growth and grain yield depend on their botanical family: A global meta-analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge gaps on agricultural diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (9), pp.742-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43016-023-00837-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108648⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04147811v1</w:t>
+                <w:t xml:space="preserve">hal-04276864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an assessment of low pesticide input cropping systems without pesticide seed treatments: an overview of the FAST project and key preliminary results</w:t>
+                <w:t xml:space="preserve">Relay cropping for sustainable intensification of agriculture across temperate regions: Crop management challenges and future research priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Feng Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 291, pp.108795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04338259v1</w:t>
+                <w:t xml:space="preserve">hal-03905304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paenibacillus polymyxa</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric P.-E. Lauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.11.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04094041v1</w:t>
+                <w:t xml:space="preserve">hal-03934002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relay cropping for sustainable intensification of agriculture across temperate regions: Crop management challenges and future research priorities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paenibacillus polymyxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay K Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Barbetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108795⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 31 (6), pp.657-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905304v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological crop protection for sustainable agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an assessment of low pesticide input cropping systems without pesticide seed treatments: an overview of the FAST project and key preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Advances in Agronomy, 178, pp.1-59. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.14-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.agron.2022.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol89-art02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03934002v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracnose Resistance in Legumes for Cropping System Diversification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+                <w:t xml:space="preserve">Effects of cover crops on maize establishment, root mycorrhizal colonization, plant growth and grain yield depend on their botanical family: A global meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel K Mbeyagala</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Soerensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07352689.2023.2228122⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 356, pp.108648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153259v1</w:t>
+                <w:t xml:space="preserve">hal-04147811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services of organic versus inorganic ground cover in peach orchards: A meta‐analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthracnose Resistance in Legumes for Cropping System Diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay K Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel K Mbeyagala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin J Barbetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shingirai Mudare</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Prakash Lakshmanan</w:t>
+                <w:t xml:space="preserve">Ashwani Basandrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Energy Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fes3.463⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.177-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07352689.2023.2228122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04094034v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seedling emergence and biomass production of soybean cultivars under wheat-soybean relay cropping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystem services of organic versus inorganic ground cover in peach orchards: A meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingirai Mudare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengqi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Kanomanyanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Varaillas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prakash Lakshmanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, 19p. </w:t>
+              <w:t xml:space="preserve">Food and Energy Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0293671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fes3.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04276877v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield and fertilizer benefits of maize/grain legume intercropping in China and Africa: A meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jasper Kanomanyanga</w:t>
+                <w:t xml:space="preserve">Seedling emergence and biomass production of soybean cultivars under wheat-soybean relay cropping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqiang Jiao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carla Varaillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00816-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, 19p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0293671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764302v1</w:t>
+                <w:t xml:space="preserve">hal-04276877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological seed treatments promote crop establishment and yield: a global meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yield and fertilizer benefits of maize/grain legume intercropping in China and Africa: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingirai Mudare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Kanomanyanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqiang Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanford Mabasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 42 (3), </w:t>
+              <w:t xml:space="preserve">, 2022, 42 (5), pp.81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00761-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00816-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676293v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variability for Early Growth Traits in Second Season Sunflower</w:t>
+                <w:t xml:space="preserve">Biological seed treatments promote crop establishment and yield: a global meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">David Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Soltani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (1-20), pp.822456. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fagro.2022.822456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00761-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648548v1</w:t>
+                <w:t xml:space="preserve">hal-03676293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seed germination spectrum of 528 plant species: a global meta-regression in relation to temperature and water potential</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Soltani</w:t>
+                <w:t xml:space="preserve">Genetic Variability for Early Growth Traits in Second Season Sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Seal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Clémentine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109865⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1-20), pp.822456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fagro.2022.822456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764297v1</w:t>
+                <w:t xml:space="preserve">hal-03648548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic differences in root traits to design drought-avoiding soybean ideotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elana Dayoub</w:t>
+                <w:t xml:space="preserve">The seed germination spectrum of 528 plant species: a global meta-regression in relation to temperature and water potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Seal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh W. Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2022021⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 346, pp.109865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726450v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services of cover crops: a research roadmap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotypic differences in root traits to design drought-avoiding soybean ideotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2022021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.03.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03648553v1</w:t>
+                <w:t xml:space="preserve">hal-03726450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Impacts of COVID-19 on global plant health and crop protection and the resulting effect on global food security and safety</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Pf. Reay-Jones</w:t>
+                <w:t xml:space="preserve">Ecosystem services of cover crops: a research roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 139, pp.105383. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (8), pp.758-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2022.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937475v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cropping systems and climate on soil physical characteristics, field crop emergence and yield: A dataset from a 19-year field experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Editorial: Impacts of COVID-19 on global plant health and crop protection and the resulting effect on global food security and safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Boizard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean J. Boiffin</w:t>
+                <w:t xml:space="preserve">Francis Pf. Reay-Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107581⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139, pp.105383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453067v1</w:t>
+                <w:t xml:space="preserve">hal-02937475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seedbed structure of major field crops as affected by cropping systems and climate: Results of a 15-year field trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Effect of cropping systems and climate on soil physical characteristics, field crop emergence and yield: A dataset from a 19-year field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Boiffin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
+                <w:t xml:space="preserve">Jean J. Boiffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 206, 10p. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03012868v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial - Impact assessment, ecology and management of animal pests affecting field crop establishment: An introduction to the special issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Seedbed structure of major field crops as affected by cropping systems and climate: Results of a 15-year field trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boiffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2021.105779⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206, 10p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2020.104845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301902v1</w:t>
+                <w:t xml:space="preserve">hal-03012868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rising risks of late-spring frosts in a changing climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Post-emergence seedling damage due to vertebrate pests and its impact on soybean establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.11106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41558-021-01090-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03287576v1</w:t>
+                <w:t xml:space="preserve">hal-03190536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early and conventional sowings on soybean establishment quality, nodulation and early biomass development under inoculation with Rhizoctonia solani</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Challenges with Managing Disease Complexes during Application of Different Measures Against Foliar Diseases of Field Pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin John Barbetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanveer N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Pritchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhytoFrontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (3), pp.616-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-07-20-1470-RE⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-12-20-0046-R⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03287571v1</w:t>
+                <w:t xml:space="preserve">hal-02937483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges with Managing Disease Complexes during Application of Different Measures Against Foliar Diseases of Field Pea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Effect of early and conventional sowings on soybean establishment quality, nodulation and early biomass development under inoculation with Rhizoctonia solani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (3), pp.205-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-12-20-0046-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-07-20-1470-RE⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02937483v1</w:t>
+                <w:t xml:space="preserve">hal-03287571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Stage Phenotyping of Root Traits Provides Insights into the Drought Tolerance Level of Soybean Cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy11010188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-emergence seedling damage due to vertebrate pests and its impact on soybean establishment</w:t>
+                <w:t xml:space="preserve">Editorial - Impact assessment, ecology and management of animal pests affecting field crop establishment: An introduction to the special issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150, 24p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2021.105779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.11106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03190536v1</w:t>
+                <w:t xml:space="preserve">hal-03301902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the unknown: knowledge and risk perception about the planting of pesticide-treated seed among French arable farmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laudinot</w:t>
+                <w:t xml:space="preserve">Rising risks of late-spring frosts in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.554-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-021-01090-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41348-020-00400-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03025644v1</w:t>
+                <w:t xml:space="preserve">hal-03287576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover crops promote primary crop yield in China: A meta-regression of factors affecting yield gain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling the unknown: knowledge and risk perception about the planting of pesticide-treated seed among French arable farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laudinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108237⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Diseases and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 128 (2), pp.501-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41348-020-00400-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314504v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and plant health in relation to dynamic sustainment of Eh and pH homeostasis: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Husson</w:t>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+                <w:t xml:space="preserve">Alain Ratnadass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 466 (1-2), pp.391-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-021-05047-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cover crops promote primary crop yield in China: A meta-regression of factors affecting yield gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wopke van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenfeng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.125972⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 271, pp.108237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2021.108237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622769v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Experimental and Modeling Approaches to Understand Genotype x Sowing Date x Environment Interaction Effects on Emergence Rates and Grain Yield of Soybean</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, 17p. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.125972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.558855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2019.125972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937487v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Sustainability of Fungicide Seed Treatments for Field Crops</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Editorial -Crop health in agroforestry systems: An introduction to the special issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-06-19-1157-FE⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875077v1</w:t>
+                <w:t xml:space="preserve">hal-02912503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop Establishment SIMulator: a qualitative aggregative model to predict the role of phytobiomes on field crop establishment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Sowing and seedbed management methods to improve establishment and yield of maize, rice and wheat across drought-prone regions: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Soltani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-05-20-0036-R⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.100089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafr.2020.100089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912499v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial -Crop health in agroforestry systems: An introduction to the special issue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Revisiting Sustainability of Fungicide Seed Treatments for Field Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Pei You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laudinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barbetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 134, </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (3), pp.610-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-06-19-1157-FE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912503v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowing and seedbed management methods to improve establishment and yield of maize, rice and wheat across drought-prone regions: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Soltani</w:t>
+                <w:t xml:space="preserve">Crop Establishment SIMulator: a qualitative aggregative model to predict the role of phytobiomes on field crop establishment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Pei You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin John Barbetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.100089. </w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), pp.327-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafr.2020.100089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-05-20-0036-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136016v1</w:t>
+                <w:t xml:space="preserve">hal-02912499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimonious Use of Pesticide-Treated Seeds: An Integrated Pest Management Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Combining Experimental and Modeling Approaches to Understand Genotype x Sowing Date x Environment Interaction Effects on Emergence Rates and Grain Yield of Soybean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.08.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.558855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001401v1</w:t>
+                <w:t xml:space="preserve">hal-02937487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimonius use of pesticide-treated seeds: An Integrated Pest Management framework 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Parsimonious Use of Pesticide-Treated Seeds: An Integrated Pest Management Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11, pp.1070-1073</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.1070-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937485v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection agroécologique appliquée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parsimonius use of pesticide-treated seeds: An Integrated Pest Management framework 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles. Supplément Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 475, pp.32-35</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1070-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157616v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Why Effective Fungicides Against Individual Soilborne Pathogens Are Ineffective with Soilborne Pathogen Complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ming Pei You</w:t>
+                <w:t xml:space="preserve">La protection agroécologique appliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moureaux,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin, M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Agricoles. Supplément Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 475, pp.32-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875078v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will climate change affect sugar beet establishment of the 21st century? Insights from a simulation study using a crop emergence model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Why Effective Fungicides Against Individual Soilborne Pathogens Are Ineffective with Soilborne Pathogen Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Pei You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolyne Durr</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Barbetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 238, pp.64-73. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (3), pp.904-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.04.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-06-19-1252-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167526v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The overlapping continuum of host range among strains in the Pseudomonas syringae complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Will climate change affect sugar beet establishment of the 21st century? Insights from a simulation study using a crop emergence model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42483-018-0010-6⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 238, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621367v1</w:t>
+                <w:t xml:space="preserve">hal-02167526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic and biotic factors affecting crop seed germination and seedling emergence: a conceptual framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The overlapping continuum of host range among strains in the Pseudomonas syringae complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ming Pei You</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slaviša Stanković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin J. Barbetti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 432 (1-2), pp.1-28. </w:t>
+              <w:t xml:space="preserve">Phytopathology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-018-3780-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42483-018-0010-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02627997v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advocating a need for suitable breeding approaches to boost Integrated Pest Management: A European perspective</w:t>
+                <w:t xml:space="preserve">Abiotic and biotic factors affecting crop seed germination and seedling emergence: a conceptual framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Pei You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Arseniuk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+                <w:t xml:space="preserve">Martin J. Barbetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.4818⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 432 (1-2), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-018-3780-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624556v1</w:t>
+                <w:t xml:space="preserve">hal-02627997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilocus sequence analysis reveals a novel phylogroup of Xanthomonas euvesicatoria pv. perforans causing bacterial spot of tomato in Iran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advocating a need for suitable breeding approaches to boost Integrated Pest Management: A European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Arseniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Boonekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Czembor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebrahim Osdaghi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12864⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (6), pp.1219-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.4818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621197v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity and phylogenetic analysis of Clavibacter michiganensis strains associated with tomato plants in Iran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Epiphytic growth of Xanthomonas arboricola and Xanthomonas citri on non-host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Zarei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Taghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiballah Hamzehzarghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Osdaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 67 (4), pp.957-970. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12801⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 67 (3), pp.660-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623769v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epiphytic growth of Xanthomonas arboricola and Xanthomonas citri on non-host plants</w:t>
+                <w:t xml:space="preserve">Pathogenicity and phylogenetic analysis of Clavibacter michiganensis strains associated with tomato plants in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Osdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sajjad Ansari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Taghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sina Zarei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiballah Hamzehzarghani</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ralph Koebnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 67 (3), pp.660-670. </w:t>
+              <w:t xml:space="preserve">, 2018, 67 (4), pp.957-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.12769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627038v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirteen decades of antimicrobial copper compounds applied in agriculture. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilocus sequence analysis reveals a novel phylogroup of Xanthomonas euvesicatoria pv. perforans causing bacterial spot of tomato in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Osdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Taghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Koebnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0503-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (7), pp.1601-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140099v1</w:t>
+                <w:t xml:space="preserve">hal-02621197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range and phylogenetic analysis of Xanthomonas alfalfae causing bacterial leaf spot of alfalfa in Iran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thirteen decades of antimicrobial copper compounds applied in agriculture. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Osdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franklin Behlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Köhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohreh Yaripour</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeffrey B. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 150 (1), pp.267-274. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (3), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-017-1271-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0503-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621396v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epiphytic Curtobacterium flaccumfaciens strains isolated from symptomless solanaceous vegetables are pathogenic on leguminous but not on solanaceous plants</w:t>
+                <w:t xml:space="preserve">Host range and phylogenetic analysis of Xanthomonas alfalfae causing bacterial leaf spot of alfalfa in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Osdaghi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zohreh Yaripour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Taghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Osdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12730⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150 (1), pp.267-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-017-1271-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624607v1</w:t>
+                <w:t xml:space="preserve">hal-02621396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call for stakeholders to boost integrated pest management in Europe: a vision based on the three-year European research area network project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Epiphytic Curtobacterium flaccumfaciens strains isolated from symptomless solanaceous vegetables are pathogenic on leguminous but not on solanaceous plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Osdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Taghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamzehzarghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fazliarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birol Akbas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Bluemel</w:t>
+                <w:t xml:space="preserve">R. M. Harveson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pest Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670874.2018.1435924⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (2), pp.388-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623756v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A call for stakeholders to boost integrated pest management in Europe: a vision based on the three-year European research area network project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birol Akbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Bo Andreasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilma Arendse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lechenet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paolo Barberi</w:t>
+                <w:t xml:space="preserve">Sylvia Bluemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pest Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Online, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670874.2018.1435924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595530v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the occurrence of tomato bacterial spot and range of the causal agent Xanthomonas perforans in Iran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Osdaghi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paolo Barberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12642⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624363v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenicity, host range and phylogenetic position of Agrobacterium species associated with sugar beet crown gall outbreaks in Southern Iran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the occurrence of tomato bacterial spot and range of the causal agent Xanthomonas perforans in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Osdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Taghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hamzehzarghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Mafakheri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E Osdaghi</w:t>
+                <w:t xml:space="preserve">A Fazliarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-016-1034-3⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (6), pp.990-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625658v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and genetic characterization of Pseudomonas syringae strains associated with the recent citrus-bacterial blast and bacterial black pit epidemics in Tunisia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated weed management systems with herbicide-tolerant crops in the European Union: lessons learnt from home and abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H J Beckie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Abdellatif</w:t>
+                <w:t xml:space="preserve">M D K Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kałużna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F Helali</w:t>
+                <w:t xml:space="preserve">P Tillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12654⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.459-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07388551.2016.1180588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02622084v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated weed management systems with herbicide-tolerant crops in the European Union: lessons learnt from home and abroad</w:t>
+                <w:t xml:space="preserve">Pesticide use and risk reduction in European farming systems with IPM: an introduction to the special issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07388551.2016.1180588⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626571v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated management of damping-off diseases. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Schwanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (2), 25 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-017-0417-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide use and risk reduction in European farming systems with IPM: an introduction to the special issue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathogenicity, host range and phylogenetic position of Agrobacterium species associated with sugar beet crown gall outbreaks in Southern Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Mafakheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S M Taghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Banihashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Osdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2017.01.017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-016-1034-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608016v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of two-component cultivar mixtures on development of wheat yellow rust disease in the field and greenhouse in the Nepal Himalayas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic and genetic characterization of Pseudomonas syringae strains associated with the recent citrus-bacterial blast and bacterial black pit epidemics in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kałużna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J D Janse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sobiczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhim Chaulagain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dipak Sharma-Poudyal</w:t>
+                <w:t xml:space="preserve">F Helali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10327-017-0705-z⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605505v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying obstacles and ranking common biological control research priorities for Europe to manage most economically important pests in arable, vegetable and perennial crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Effect of two-component cultivar mixtures on development of wheat yellow rust disease in the field and greenhouse in the Nepal Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhim Chaulagain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Bahadur Khatri Chhetri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundar Man Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarala Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Bischoff-Schaefer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Dreux</w:t>
+                <w:t xml:space="preserve">Dipak Sharma-Poudyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.4423⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83 (3), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10327-017-0705-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625012v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and characterization of the bacterial spot pathogen &amp;lt;em&amp;gt;Xanthomonas euvesicatoria&amp;lt;/em&amp;gt; on pepper in Iran</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ebrahim Osdaghi</w:t>
+                <w:t xml:space="preserve">Identifying obstacles and ranking common biological control research priorities for Europe to manage most economically important pests in arable, vegetable and perennial crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Bischoff-Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Bluemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Dachbrodt-Saaydeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mohsen Taghavi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Dreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 164 (10), pp.722-734. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (1), pp.14-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jph.12493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.4423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02638098v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking of integrated pest management : a powerful approach to address common challenges in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and characterization of the bacterial spot pathogen &amp;lt;em&amp;gt;Xanthomonas euvesicatoria&amp;lt;/em&amp;gt; on pepper in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Osdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mohsen Taghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiballah Hamzehzarghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.07.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 164 (10), pp.722-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jph.12493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639205v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms underlying the emergence of bacterial pathogens: an ecological perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Networking of integrated pest management : a powerful approach to address common challenges in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Begg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nick E. Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Boonekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12284⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2016.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637743v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a reduced reliance on conventional pesticides in European agriculture</w:t>
+                <w:t xml:space="preserve">Extensive field survey, laboratory and greenhouse studies reveal complex nature of &amp;lt;em&amp;gt;Pseudomonas Syringae-Associated&amp;lt;/em&amp;gt; hazelnut decline in central italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silke Dachbrodt-Saaydeh</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Kudsk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Messéan</w:t>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-05-15-0574-FE⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635303v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive field survey, laboratory and greenhouse studies reveal complex nature of &amp;lt;em&amp;gt;Pseudomonas Syringae-Associated&amp;lt;/em&amp;gt; hazelnut decline in central italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular mechanisms underlying the emergence of bacterial pathogens: an ecological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147584⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.303-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02629555v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and characterization of a new red-pigmented variant of Curtobacterium flaccumfaciens, the causal agent of bacterial wilt of edible dry beans in Iran</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Habiballah Hamzehzarghani</w:t>
+                <w:t xml:space="preserve">Toward a reduced reliance on conventional pesticides in European agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Dachbrodt-Saaydeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Kudsk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Fazliarab</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-016-0900-3⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (1), pp.10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-05-15-0574-FE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635408v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to gauge the epidemic potential of plant pathogens in environmental reservoirs: the example of kiwifruit canker</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Occurrence and characterization of a new red-pigmented variant of Curtobacterium flaccumfaciens, the causal agent of bacterial wilt of edible dry beans in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Osdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mohsen Taghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiballah Hamzehzarghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Fazliarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Berge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+                <w:t xml:space="preserve">Robert M. Harveson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12167⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (1), pp.129 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-016-0900-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637074v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergisms between microbial pathogens in plant disease complexes: a growing trend</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework to gauge the epidemic potential of plant pathogens in environmental reservoirs: the example of kiwifruit canker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Venturi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.137 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02636837v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutability in &amp;lt;em&amp;gt;Pseudomonas viridiflava&amp;lt;/em&amp;gt; as a programmed balance between antibiotic resistance and pathogenicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergisms between microbial pathogens in plant disease complexes: a growing trend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Venturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12243⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633614v1</w:t>
+                <w:t xml:space="preserve">hal-02636837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eight principles of integrated pest management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization, geographic distribution and host range of &amp;lt;em&amp;gt;Curtobacterium flaccumfaciens&amp;lt;/em&amp;gt;: An emerging bacterial pathogen in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Osdaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Taghavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Fazliarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Elahifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-015-0327-9⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2015.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01187039v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into epidemiology and control of diseases of annual plants caused by the &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; species complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-genome sequencing of 10&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; strains representing different host range spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.e00379-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00379-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10327-015-0605-z⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02639244v1</w:t>
+                <w:t xml:space="preserve">hal-02632911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities for integrated pest management in Europe: A telling example of minor uses</w:t>
+                <w:t xml:space="preserve">Robust cropping systems to tackle pests under climate change. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Johan C. Roman</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Barzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees Booij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piet Boonekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.443-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0275-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2015.04.005⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02638982v1</w:t>
+                <w:t xml:space="preserve">hal-01284294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, geographic distribution and host range of &amp;lt;em&amp;gt;Curtobacterium flaccumfaciens&amp;lt;/em&amp;gt;: An emerging bacterial pathogen in Iran</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seyed Mohsen Taghavi</w:t>
+                <w:t xml:space="preserve">Insights into epidemiology and control of diseases of annual plants caused by the &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Fazliarab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Antoine Messéan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2015.09.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (5), pp.331-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10327-015-0605-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02637488v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome sequencing of 10&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; strains representing different host range spectra</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges and opportunities for integrated pest management in Europe: A telling example of minor uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilma Arendse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Dachbrodt-Saaydeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Kudsk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan C. Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00379-15⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.42-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2015.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02632911v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust cropping systems to tackle pests under climate change. A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Eight principles of integrated pest management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Barberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nick E. Birch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet Boonekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Dachbrodt-Saaydeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (2), pp.443-459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0275-9⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 35 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0327-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01284294v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant pathogenic bacteria in open irrigation systems: what risk for crop health?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutability in &amp;lt;em&amp;gt;Pseudomonas viridiflava&amp;lt;/em&amp;gt; as a programmed balance between antibiotic resistance and pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.860-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.12371⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02640028v1</w:t>
+                <w:t xml:space="preserve">hal-02633614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer heat and low soil organic matter influence severity of hazelnut cytospora canker</w:t>
+                <w:t xml:space="preserve">Plant pathogenic bacteria in open irrigation systems: what risk for crop health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (4), pp.387-395. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (4), pp.757-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-05-13-0136-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02630747v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthomonas arboricola disease of hazelnut: current status and future perspectives for its management</w:t>
+                <w:t xml:space="preserve">Summer heat and low soil organic matter influence severity of hazelnut cytospora canker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Fabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12152⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (4), pp.387-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-05-13-0136-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637459v1</w:t>
+                <w:t xml:space="preserve">hal-02630747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xanthomonas arboricola diseases of stone fruit, almond, and walnut trees: Progress toward understanding and management</w:t>
+                <w:t xml:space="preserve">Olive knot pathogen with pronounced epiphytic lifestyle is not present in association to leaf surface of european olive across the himalayas in nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 162 (3), pp.170-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jph.12168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-08-14-0831-FE⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02639578v1</w:t>
+                <w:t xml:space="preserve">hal-02630623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive knot pathogen with pronounced epiphytic lifestyle is not present in association to leaf surface of european olive across the himalayas in nepal</w:t>
+                <w:t xml:space="preserve">Comparison of methods used in the recovery of Phylloplane bacteria: a case study of Pseudomonas savastanoi pv. savastanoi applied to the Phylloplane of Olea europaea sub-species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jph.12168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Protection Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (1), pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/jppr-2014-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02630623v1</w:t>
+                <w:t xml:space="preserve">hal-02629603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods used in the recovery of Phylloplane bacteria: a case study of Pseudomonas savastanoi pv. savastanoi applied to the Phylloplane of Olea europaea sub-species</w:t>
+                <w:t xml:space="preserve">Xanthomonas arboricola diseases of stone fruit, almond, and walnut trees: Progress toward understanding and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Protection Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (12), pp.1600-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-08-14-0831-FE⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/jppr-2014-0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629603v1</w:t>
+                <w:t xml:space="preserve">hal-02639578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease and frost damage of woody plants caused by Pseudomonas syringae: Seeing the forest for the trees</w:t>
+                <w:t xml:space="preserve">Xanthomonas arboricola disease of hazelnut: current status and future perspectives for its management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800132-5.00004-3⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (2), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02638003v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological study of hazelnut bacterial blight in central italy by using laboratory analysis and geostatistics</w:t>
+                <w:t xml:space="preserve">Disease and frost damage of woody plants caused by Pseudomonas syringae: Seeing the forest for the trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Fabi</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Ridolfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (2), 14 p. </w:t>
+              <w:t xml:space="preserve">Advances in Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126, pp.235-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-800132-5.00004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647839v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epiphytic Pseudomonas savastanoi pv. savastanoi can infect and cause olive knot disease on Olea europaea subsp. cuspidata</w:t>
+                <w:t xml:space="preserve">Epidemiological study of hazelnut bacterial blight in central italy by using laboratory analysis and geostatistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Fabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ridolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australasian Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13313-012-0171-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644498v1</w:t>
+                <w:t xml:space="preserve">hal-02647839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new medium for the detection of fluorescent pigment production by pseudomonads</w:t>
+                <w:t xml:space="preserve">Epiphytic Pseudomonas savastanoi pv. savastanoi can infect and cause olive knot disease on Olea europaea subsp. cuspidata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australasian Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (2), pp.219-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13313-012-0171-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02670.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649980v1</w:t>
+                <w:t xml:space="preserve">hal-02644498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging hazelnut cultivation and the severe threat of bacterial blight in chile</w:t>
+                <w:t xml:space="preserve">A new medium for the detection of fluorescent pigment production by pseudomonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 160 (11-12), pp.752-754. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (3), pp.624-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jph.12004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02670.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650810v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe outbreak of bacterial blight caused by xanthomonas arboricola pv. corylina on hazelnut cv. tonda di giffoni in central Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Fabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96 (10), pp.1577-1578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PDIS-04-12-0375-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of geographic information system and direct survey methods to detect spatial distribution of wild olive (Olea cuspidata Wall.) from high mountain forests of north-western Nepal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging hazelnut cultivation and the severe threat of bacterial blight in chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10549811.2012.704769⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (11-12), pp.752-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jph.12004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646325v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe outbreaks of bacterial canker caused by Clavibacter michiganensis subsp. michiganensis (Smith) Davis et al. on tomato in central Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of geographic information system and direct survey methods to detect spatial distribution of wild olive (Olea cuspidata Wall.) from high mountain forests of north-western Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shambhu Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shant Ray Jnawali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 95 (2), pp.221-221. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (7), pp.674-686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-09-10-0635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10549811.2012.704769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649167v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of wild olive crude extracts in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Severe outbreaks of bacterial canker caused by Clavibacter michiganensis subsp. michiganensis (Smith) Davis et al. on tomato in central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabita Paudel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutical Sciences and Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (2), pp.221-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-09-10-0635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643654v1</w:t>
+                <w:t xml:space="preserve">hal-02649167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of Potato Soft Rot Caused by Erwinia carotovora (synonym Pectobacterium carotovorum) in Nepal: A First Report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial activity of wild olive crude extracts in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabita Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thakur Magrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Pharmaceutical Sciences and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (3), pp.110-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657145v1</w:t>
+                <w:t xml:space="preserve">hal-02643654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial leaf spot caused by Xanthomonas cucurbitae newly reported on pumpkin in Nepal</w:t>
+                <w:t xml:space="preserve">Occurrence of Potato Soft Rot Caused by Erwinia carotovora (synonym Pectobacterium carotovorum) in Nepal: A First Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Disease Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 94 (3), pp.382-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-94-3-0382C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5197/j.2044-0588.2010.022.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02654347v1</w:t>
+                <w:t xml:space="preserve">hal-02657145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial speck caused by Pseudomonas syringae pv.tomato race 0: first report in Nepal</w:t>
+                <w:t xml:space="preserve">Bacterial leaf spot caused by Xanthomonas cucurbitae newly reported on pumpkin in Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02131.x⟩</w:t>
+              <w:t xml:space="preserve">New Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.20-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5197/j.2044-0588.2010.022.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655790v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of bacterial spot caused by Xanthomonas campestris pv. vesicatoria race 2 in Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Disease Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.25-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5197/j.2044-0588.2010.022.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black rot of Brassica spp. caused by Xanthomonas campestris pv. campestris in mid-western region of Nepal</w:t>
+                <w:t xml:space="preserve">Bacterial speck caused by Pseudomonas syringae pv.tomato race 0: first report in Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mb Kshetri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Mazzaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (2), pp.401-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02131.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663044v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of tomato cultivars largely cultivated in Nepal to Pseudomonas syringae pv. tomato</w:t>
+                <w:t xml:space="preserve">Black rot of Brassica spp. caused by Xanthomonas campestris pv. campestris in mid-western region of Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 49, pp.406-413</w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (4), pp.PS.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662102v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of crown gall of Prunus spp. caused by Agrobacterium tumefaciens biovar 1 in Nepal</w:t>
+                <w:t xml:space="preserve">Responses of tomato cultivars largely cultivated in Nepal to Pseudomonas syringae pv. tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytopathologia Mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49, pp.406-413</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657617v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First report of crown gall of Prunus spp. caused by Agrobacterium tumefaciens biovar 1 in Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Mazzaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mb Kshetri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (4), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4454/jpp.v91i4sup.583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">First report of olive knot caused by Pseudomonas savastanoipv.savastanoiin Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mb Kshetri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Mazzaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (2), pp.393-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.02007.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13439,2230 +13569,2230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Feng Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Depierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Feng Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated disease management of soilborne pathogen complexes: a complicated but achievable management challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin John Barbetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Pei You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Legume Root Diseases workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the potential of cover crops and what do farmers say?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ducos-Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hustet-Caou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The soil carbon farming network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Climate-KIC, Oct 2021, Webinaire, France. 17p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Shoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Shoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing crop models to pinpoint the establishment quality of field crops under the 21 st century climate change: case studies of soybean and sugar beet in northern france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay-Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Society of Agronomy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will climate change affect sugar beet crop emergence of the 21st century? Insight from a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Biennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Anaheim, United States. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for IPM to boost sustainable crop protection in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nationella växtskyddskonferensen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework to better understand the role of phytobiome on field crop establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and opportunities for integrated pest management in Europe and worldwide : a european perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Master in Plant Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordinated integrated pest management in europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII° International plant protection congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IPM Innovation in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Poznań, Poland. 174 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359218v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated integrated pest management in europe</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lechenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Deytieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Antichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bàrberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPM Innovation in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Poznań, Poland. 174 p</w:t>
+              <w:t xml:space="preserve">XVIII° International plant protection congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740232v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ENDURE to C-IPM: The power of networking to advance IPM implementation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Dachbrodt-Saaydeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per Kudsk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International IPM Symposium: Solutions for a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification of current plant protection strategies to mitigate climate change effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees Booij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet Boonekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Plant Protection Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Berlin, Germany. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial species associated to brown spots oh Hazelnut in central italy: survey, isolation and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Fabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress on hazelnut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, temuco, Chile. 376 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1052.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the ecology of Pseudomonas syringae to probable scenarios of future disease emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Plant Pathogenic Bacteria (ICPPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Shanghai, China. 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of bacterial diseases of the most important agricultural crops in Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Mazzaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mb Kshetri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010): International Symposium on Plant Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 324 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2011.917.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between two different olive species on their susceptibility towards Pseudomonas savastanoi pv. savastanoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Plant Pathogenic Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15672,78 +15802,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variability in seed germination and seedling emergence dynamics of cover crop species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ximei Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Beauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15758,195 +15888,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An on-farm field experiment to assess the potential impact of planting untreated or non-chemically treated seeds on soft winter wheat yield and quality in North-East France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich A. Abime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laudinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX International Plant Protection Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variability in seed germination and seedling emergence of cover crop species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ximei Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Beauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15961,198 +16091,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relay-cropping of soybean cultivars into wheat for ecological intensification of agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lemouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sitnikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Congres 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. pp.333, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the planting of pesticide-treated seed profitable? Results from a large-scale farmer-led arable cropping system experiments in Northeast France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16168,763 +16298,763 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soybean seedling emergence under current and future climate across Europe and the possibility for sowing date adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben-Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénotypage précoce de traits racinaires du soja au service de la caractérisation de la diversité variétale et de la conception de systèmes de culture agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Quinquiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Angers, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8168565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénotypage précoce de traits racinaires du soja au service de la caractérisation de la diversité variétale et de la conception de systèmes de culture agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Champolivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Quinquiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 3e Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria isolated from compost as potential biological control agents of Pseudomonas viridiflava on melon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagrazia Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Beltrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future IPM in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Riva di Garda, Italy. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytobacteriological investigation on Olea spp. In different districts of Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. MPU Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Rome, Italy. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16934,104 +17064,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirubari a Village on Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Landrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pariksha Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17041,879 +17171,879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des pratiques d’agriculture de conservation des sols sur les maladies cryptogamiques. In Agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-187, 2024, 978-2-7592-3566-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des pratiques d’agriculture de conservation des sols sur les maladies cryptogamiques et leurs conséquences sur l’état sanitaire des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Sester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.173-187, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une protection agroécologique des cultures en phase d’implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir l'implantation des cultures. Enjeux agroécologiques, itinéraires techniques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions QUAE - Arvalis Institut du Végétal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.440, 2020, Savoir Faire (Quae), 9782759229567 978-2-7592-2955-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and innovation priorities as defined by the Ecophyto plan to address current crop protection transformation challenges in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 154, , 296 p., 2019, Advances in Agronomy, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.agron.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and development priorities in the face of climate change and rapidly evolving pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees Booij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piet Boonekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Editions Springer, 27 p., 2015, Sustainable Agriculture Reviews, 978-3-319-16741-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-16742-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diseases of crops: elucidation of the factors that lead to differences between field and experimental Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134, Elsevier, 262 p., 2015, Advances in Agronomy, 978-0-12-803051-6; 978-0-12-803323-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.agron.2015.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17923,105 +18053,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension, hiérarchisation et gestion des facteurs biotiques et abiotiques affectant la phase d'implantation des cultures semées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Toulouse. Institut National Polytechnique de Toulouse (INP Toulouse), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03764361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId505"/>
+      <w:footerReference w:type="default" r:id="rId508"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18089,51 +18219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7D895BE"/>
+    <w:nsid w:val="0CA9502F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18320,51 +18450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jay-ram-lamichhane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9780-0941" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laudinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wojciechowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381986v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Bhatta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Lamichhane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Raj Sipkhan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxman Khatri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Dhakal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44279-025-00426-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033040v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay K Pandey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barbetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2025.2475671" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Eyshi Rezaei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer B Thompson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.110031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van der Worf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Blanco&#8208;canqui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.70237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Kumar Pandey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashri Saikia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshit K Sharma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105918" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Barbetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Tripathi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakit Somta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Basandrai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis P.F. Reay-Jones" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Qiang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wegulo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2025.107353" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793527v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pitchers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art12-GB" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chilvers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Pandey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2023.07.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art02-GB" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Dadrasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109600" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Creissen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106568" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximei Feng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00986-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574475v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-024-00987-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00837-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147811v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108648" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art02" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094041v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.11.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905304v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108795" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel K Mbeyagala" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Basandrai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2023.2228122" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingirai Mudare" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kanomanyanga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Lakshmanan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.463" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Varaillas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293671" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Jiao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford Mabasa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00816-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676293v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corrales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00761-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.822456" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh W. Pritchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109865" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.03.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pf. Reay-Jones" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105383" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Boiffin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107581" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104845" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301902v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105779" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01090-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-12-20-0046-R" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937483v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin John Barbetti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer N." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Pritchard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-20-1470-RE" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135133v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11010188" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025644v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-020-00400-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314504v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Fan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Huang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108237" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937487v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.558855" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875077v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Pei You" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-19-1157-FE" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912499v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-05-20-0036-R" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912503v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105187" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136016v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2020.100089" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001401v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.08.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937485v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157616v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moureaux," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deguine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin, M." TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875078v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-19-1252-RE" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167526v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.04.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nikolic" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Stankovi&#263;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42483-018-0010-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Barbetti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3780-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624556v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arseniuk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Boonekamp" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Czembor" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4818" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621197v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Osdaghi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohsen Taghavi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12864" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sajjad Ansari" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Zarei" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Koebnik" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12801" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627038v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiballah Hamzehzarghani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12769" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140099v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Behlau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;hl" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey B. Jones" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621396v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Yaripour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1271-0" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osdaghi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Taghavi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamzehzarghani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazliarab" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Harveson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12730" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623756v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birol Akbas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bo Andreasen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Arendse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bluemel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1435924" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624363v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Osdaghi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamzehzarghani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fazliarab" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12642" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625658v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mafakheri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Taghavi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Banihashemi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-1034-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abdellatif" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ka&#322;u&#380;na" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Janse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sobiczewski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Helali" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12654" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Devos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Beckie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D K Owen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tillie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2016.1180588" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606538v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Schwanck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0417-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608016v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2017.01.017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605505v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhim Chaulagain" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Bahadur Khatri Chhetri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundar Man Shrestha" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarala Sharma" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Sharma-Poudyal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10327-017-0705-z" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625012v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bischoff-Schaefer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dachbrodt-Saaydeh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dreux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4423" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638098v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohsen Taghavi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12493" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JK1G9R6R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639205v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Begg" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nick E. Birch" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.07.011" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVH7S7HW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637743v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12284" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635303v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kudsk" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-05-15-0574-FE" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629555v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147584" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635408v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fazliarab" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Harveson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636837v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Venturi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00385" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633614v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12243" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187039v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0327-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639244v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10327-015-0605-z" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638982v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan C. Roman" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2015.04.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637488v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Elahifard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284294v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Booij" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0275-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640028v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12371" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630747v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Fabi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-13-0136-R" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637459v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12152" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639578v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-14-0831-FE" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630623v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12168" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q71V1ZWD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629603v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jppr-2014-0004" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638003v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800132-5.00004-3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647839v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ridolfi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056298" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644498v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13313-012-0171-1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649980v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02670.x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650810v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Grau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKD9JBD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651058v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-12-0375-PDN" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646325v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambhu Paudel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shant Ray Jnawali" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2012.704769" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649167v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-10-0635" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643654v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabita Paudel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thakur Magrati" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657145v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-94-3-0382C" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654347v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5197/j.2044-0588.2010.022.020" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655790v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Kshetri" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mazzaglia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02131.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663782v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5197/j.2044-0588.2010.022.025" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663044v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662102v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657617v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v91i4sup.583" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665304v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02007.x" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165810v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143072v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764311v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786878v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785154v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991471v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604042v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740232v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602160v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602261v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740967v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1052.33" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745400v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.917.26" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812308v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752837v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Beauvy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649176v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich A. Abime" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680453v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146118v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemouzy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sitnikow" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marchand" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189294v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143092v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Hamouda" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167275v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quinquiry" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168565" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169376v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Quinquiry" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804312v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Antonelli" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Beltrame" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812309v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050495v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Landrin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pariksha Lamichhane" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680765v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarthou" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967530v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790952v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789386v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2018.11.003" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536572v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16742-8_1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800058v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2015.06.006" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03764361v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jay-ram-lamichhane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9780-0941" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480067v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laudinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wojciechowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2025.110165" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait-Kaci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay K Pandey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barbetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaulin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2025.2475671" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Eyshi Rezaei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer B Thompson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.110031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111863" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailash Bhatta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sima Lamichhane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Raj Sipkhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxman Khatri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Dhakal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44279-025-00426-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Maleki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106170" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van der Worf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Blanco&#8208;canqui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agj2.70237" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05381970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Kumar Pandey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashri Saikia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshit K Sharma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somnath Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Barbetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Tripathi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakit Somta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Basandrai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis P.F. Reay-Jones" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Qiang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Wegulo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2025.107353" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chilvers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Pandey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2023.07.011" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793527v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pitchers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art12-GB" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Dadrasi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109600" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol89-art02-GB" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Creissen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2023.106568" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723170v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximei Feng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labreuche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00986-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574475v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-024-00987-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-023-00837-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108795" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.11.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol89-art02" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147811v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soerensen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108648" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel K Mbeyagala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Basandrai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352689.2023.2228122" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingirai Mudare" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqi Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kanomanyanga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Lakshmanan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.463" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276877v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Varaillas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293671" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqiang Jiao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanford Mabasa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00816-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corrales" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00761-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.822456" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh W. Pritchard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109865" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2022.03.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Pf. Reay-Jones" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105383" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne D&#252;rr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Boiffin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107581" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boiffin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2020.104845" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190536v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11106" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin John Barbetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer N." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Pritchard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-20-1470-RE" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287571v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-12-20-0046-R" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135133v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11010188" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2021.105779" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287576v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01090-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41348-020-00400-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03314504v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Fan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Huang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2021.108237" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105187" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2020.100089" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Pei You" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-19-1157-FE" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912499v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-05-20-0036-R" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.558855" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001401v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.08.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moureaux," TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deguine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin, M." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875078v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-06-19-1252-RE" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.04.022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621367v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Nikolic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavi&#353;a Stankovi&#263;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42483-018-0010-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627997v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Barbetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3780-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624556v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Arseniuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Boonekamp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Czembor" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4818" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627038v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Zarei" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohsen Taghavi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiballah Hamzehzarghani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Osdaghi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12769" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623769v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sajjad Ansari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Koebnik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12801" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621197v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Koebnik" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12864" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Behlau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen K&#246;hl" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey B. Jones" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0503-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621396v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Yaripour" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1271-0" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624607v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osdaghi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Taghavi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamzehzarghani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fazliarab" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Harveson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12730" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623756v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birol Akbas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bo Andreasen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Arendse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bluemel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1435924" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624363v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Osdaghi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hamzehzarghani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fazliarab" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12642" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626571v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Devos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Beckie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D K Owen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tillie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07388551.2016.1180588" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608016v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2017.01.017" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606538v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Schwanck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0417-y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625658v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mafakheri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Taghavi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Banihashemi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-1034-3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622084v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Abdellatif" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ka&#322;u&#380;na" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J D Janse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sobiczewski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Helali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12654" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605505v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhim Chaulagain" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Bahadur Khatri Chhetri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundar Man Shrestha" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarala Sharma" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipak Sharma-Poudyal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10327-017-0705-z" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625012v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bischoff-Schaefer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dachbrodt-Saaydeh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dreux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4423" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638098v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohsen Taghavi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12493" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JK1G9R6R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639205v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Begg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nick E. Birch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.07.011" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVH7S7HW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629555v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147584" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637743v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12284" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635303v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kudsk" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-05-15-0574-FE" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635408v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Fazliarab" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. Harveson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-016-0900-3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636837v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Venturi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00385" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637488v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Elahifard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2015.09.015" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284294v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barzman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees Booij" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0275-9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639244v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10327-015-0605-z" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638982v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan C. Roman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2015.04.005" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187039v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0327-9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633614v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12243" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640028v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12371" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630747v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Fabi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-05-13-0136-R" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630623v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12168" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q71V1ZWD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629603v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jppr-2014-0004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639578v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-08-14-0831-FE" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637459v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12152" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638003v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800132-5.00004-3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647839v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ridolfi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056298" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644498v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13313-012-0171-1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649980v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02670.x" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651058v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-12-0375-PDN" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650810v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Grau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jph.12004" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKD9JBD2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646325v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambhu Paudel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shant Ray Jnawali" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2012.704769" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649167v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-09-10-0635" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643654v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabita Paudel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thakur Magrati" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657145v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-94-3-0382C" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654347v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5197/j.2044-0588.2010.022.020" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663782v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5197/j.2044-0588.2010.022.025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655790v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Kshetri" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mazzaglia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02131.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663044v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662102v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657617v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v91i4sup.583" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665304v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02007.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165810v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143072v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764311v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964837v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ducos-Boue" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hustet-Caou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786878v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785154v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991471v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604042v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740232v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602160v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602261v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740967v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1052.33" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745400v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.917.26" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812308v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752837v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Beauvy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649176v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich A. Abime" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680453v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146118v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemouzy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sitnikow" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marchand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189294v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143092v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Hamouda" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167275v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Quinquiry" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8168565" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169376v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Quinquiry" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804312v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Antonelli" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Beltrame" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812309v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050495v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Landrin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pariksha Lamichhane" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680765v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarthou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967530v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790952v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789386v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2018.11.003" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536572v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16742-8_1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800058v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2015.06.006" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03764361v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>