--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Mouret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jb-mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2513-027X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137470002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mouret_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9949-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive Control for Fully Actuated Hexa-Rotors Without Precise Knowledge of Rotor Poses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Montes de Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.70418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Door-to-Door Parcel Delivery From Supply Point to User’s Home With Heterogeneous Robot Team: The euROBIN First-Year Robotics Hackathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (3), pp.8-25. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2024.3501954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flying in air ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (16), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44182-025-00032-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Whole-Body Force Control for Position-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (6), pp.5639-5646. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3396094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362547v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large language models help computer programs to evolve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 625 (7995), pp.452-453. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-023-03998-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Optimisation for Quality Diversity Search With Coupled Descriptor Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Branke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2024.3376733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RobotDART: a versatile robot simulator for robotics and machine learning researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (102), pp.6771. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workstation Suitability Maps: Generating Ergonomic Behaviors on a Population of Virtual Humans with Multi-task Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Weistroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3318191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise characterization of a corridor-shaped structure in Khufu’s Pyramid by observation of cosmic-ray muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Procureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunihiro Morishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuaki Kuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuko Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-36351-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Do Not Fall: Learning to Exploit a Wall With a Damaged Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bergonzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (4), pp.9028-9035. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2022.3188884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Trajectory Optimization to Improve Ergonomics in Human Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.342 - 349. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3125058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281827v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human posture prediction during physical human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.6046-6053. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3086666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal-Based Self-Organization of a Chain of UAVs for Subterranean Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2021.614206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Reinforcement Learning with Bayesian Optimisation and Quadrature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supratik Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Ciosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.1 - 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on policy search algorithms for learning robot controllers in a handful of trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2), pp.328-347. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2019.2958211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Prior Selection for Repertoire-based Online Adaptation in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2019.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462935v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving the behavior of machines: from micro to macroevolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101731. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.101731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Surprising Creativity of Digital Evolution: A Collection of Anecdotes from the Evolutionary Computation and Artificial Life Research Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Misevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.274-306. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/artl_a_00319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Robust Task Priorities and Gains for Control of Redundant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.2626-2633. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.2972847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving embodied intelligence from materials to machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agoston E Eiben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Frances Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.12-19. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42256-018-0009-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Efficient Design Exploration through Surrogate-Assisted Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.381-410. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/evco_a_00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Resilient Soft Tensegrity Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.318-329. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/soro.2017.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limbo: A Flexible High-performance Library for Gaussian Processes modeling and Data-Efficient Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Allocati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (26), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Evolution of Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Haasdijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.119 - 123. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/ARTL_e_00232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Centroidal Voronoi Tessellations to Scale Up the Multi-dimensional Archive of Phenotypic Elites Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.9. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2017.2735550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reset-free Trial-and-Error Learning for Robot Damage Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a big void in Khufu’s Pyramid by observation of cosmic-ray muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunihiro Morishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuaki Kuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Nishio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuko Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 542, pp.386-390. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving a Behavioral Repertoire for a Walking Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/EVCO_a_00143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robots qui s’adaptent aux dommages en seulement quelques minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Data Learning: The Other End of the Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107, pp.2. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1610.00946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal-to-robot social attachment: initial requisites in a gallinaceous bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.016007. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/11/1/016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolutionary Origins of Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henok Mengistu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Huizinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (6), pp.23. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004829.s021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Evaluate Simulation Models: The Calibration Profile (CP) Algorithm A New Method to Evaluate Simulation Models: The Calibration Profile (CP) Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de Aldama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), http://jasss.soc.surrey.ac.uk/18/1/12.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots that can adapt like animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 521 (7553), pp.503-507. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature14422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Modularity Helps Organisms Evolve to Learn New Skills without Forgetting Old Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Olav Ellefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (4), pp.e1004128. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004128.s009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary robotics: what, why, and where to</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusz Ae Eiben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.3389/frobt.2015.00004. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolvability signatures of generative encodings: beyond standard performance benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 313, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2015.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond black-box optimization: a review of selective pressures for evolutionary robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.71-93. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12065-014-0110-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary origins of modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hod Lipson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280 pp.20122863. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2012.2863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Damage Recovery in Robotics with the T-Resilience Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (14), pp.1700-1723. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364913499192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationships between Generative Encodings, Regularity, and Learning Abilities when Evolving Plastic Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79138. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging Behavioral Diversity in Evolutionary Robotics: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), pp.91-133. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/EVCO_a_00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transferability Approach: Crossing the Reality Gap in Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2012.2185849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENNAG: a modular, regular and hierarchical encoding for neural-networks based on attribute grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12065-008-0015-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial evolution of the morphology and kinematics in a flapping-wing mini UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel De Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.65-82. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3182/2/4/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts fondamentaux des algorithmes évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes évolutionnistes, deuxième partie : évolution artificielle de créatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremum Flow Matching for Offline Goal Conditioned Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact docking for precise indoor drone landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Roman Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239); Laboratoire Energies et Mécanique Théorique et Appliquée (LEMTA); Université de Lorraine; CNRS; Arts et Métiers ParisTech, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Bimanual Teleoperation with Language-Guided Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Matching Imitation Learning for Multi-Support Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words2Contact: Identifying Support Contacts from Verbal Instructions Using Foundation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric-Task MAP-Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638529.3653993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact docking station for sub-150g UAV indoor precise landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Roman Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICUAS; Technical University of Crete; Region of Crete, Jun 2024, Chania - Crete, Greece. pp.1267-1274, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescient Teleoperation of Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids57100.2023.10375166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning height for top-down grasps with the DIGIT sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS Int. Conf. Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast generation of centroids for MAP-Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lisbon, Portugal. pp.155-158, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583133.3590726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Multi-Behavior MAP-Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '23 Companion: Proceedings of the Companion Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lisbon, Portugal, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583133.3590730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Retargeting for Multi-contact Teleoperation and Physical Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoshi Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Tiseo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Toward Robot Avatars, 2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmech.2022.3152844/mm2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tuning and Selection of Whole-Body Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn D'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-EMS: An Adaptive Emergency Management System for Autonomous Agents in Unforeseen Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ketz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Pilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAROS 2022 - Towards Autonomous Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Abingdon, United Kingdom. pp.266-281, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15908-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-efficient learning of object-centric grasp preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VP-GO: A 'Light' Action-Conditioned Visual Prediction Model for Grasping Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARM 2022 - IEEE International Conference on Advanced Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-body teleoperation of the Talos humanoid robot: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bergonzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 5th Workshop on Teleoperation of Dynamic Legged Robots in Real Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Trajectory Optimization to Improve Ergonomics in Human Work Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRH 2021 - Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic estimation of postures during human-robot collaboration: an ergonomics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics, AHFE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Ergonomics at Work with Personalized Multi-Objective Optimization of Human Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2021 - 12th International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human posture prediction during physical human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robots, HUMANOIDS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Munich (Virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Online Adaptation in Robotics through Meta-Learning Embeddings of Simulated Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Behavioral Repertoire from Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Justesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabarcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Risi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoG 2020 - IEEE Conference on Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Osaka / Virtual, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Diversity for Multi-task Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'20 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377930.3390203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning behaviour-performance maps with meta-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Bossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'20 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Representations for Black-box Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'20 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377930.3390221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Whole-Body Movement Optimization from Retargeted Human Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RAS Int. Conf. on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and adapting quadruped gaits with the &amp;quot;Intelligent Trial & Error&amp;quot; algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA Workshop on "Learning legged locomotion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Model-based Policy Search for Data-efficient Learning with Sparse Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2018 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-efficient Neuroevolution with Kernel-Based Surrogate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2018 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205455.3205510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating Optimisation and Quadrature for Robust Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supratik Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Ciosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2018 - The Thirty-Second AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Parameterized Black-Box Priors to Scale Up Model-Based Policy Search for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Compliant Control of iCub: first results with OpenSoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RAS ICRA Workshop on Dynamic Legged Locomotion in Realistic Terrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the Elite Hypervolume by Leveraging Interspecies Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2018 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205455.3205602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Optimization with Automatic Prior Selection for Data-Efficient Direct Policy Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Real-time Whole-Body Motion Retargeting from Human to Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMANOIDS 2018 - IEEE-RAS 18th International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Design Exploration through Surrogate-Assisted Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/ISSMO Multidisciplinary Analysis and Optimization Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trial-and-Error Learning of Repulsors for Humanoid QP-based Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Birmingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of illumination algorithms in unbounded spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Measuring and Promoting Diversity in Evolutionary Algorithms", Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Efficient Exploration, Optimization, and Modeling of Diverse Designs through Surrogate-Assisted Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3071178.3071282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing multimodal optimization and illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 Years of Reality Gap: a few Thoughts about Simulators in Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Simulation in Evolutionary Robotics", Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3067695.3082052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Data-efficient Policy Search for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Aligning Phenotypic and Genotypic Modularity Improve the Evolution of Neural Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Huizinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th Genetic and Evolutionary Computation Conference (GECCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2016, Denver, France. pp.125 - 132, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2908812.2908836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semi-episodic learning for robot damage recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on AI for Long-Term Autonomy at the IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Kunze; Nick Hawes; Tom Duckett; Gabe Sibley, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety-Aware Robot Damage Recovery Using Constrained Bayesian Optimization and Simulated Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaios Papaspyros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Optimization: Black-box Optimization and Beyond (workshop at NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Different Encodings Influence the Performance of the MAP-Elites Algorithm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2908812.2908875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the evolvability of generative encoding schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life 14: Fourteenth International Conference on the Synthesis and Simulation of Living Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, New York, United States. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-32621-6-ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Neural Networks That Are Both Modular and Regular: HyperNeat Plus the Connection Cost Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Huizinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '14: Proceedings of the 2014 Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2014, Vancouver, Canada. pp.697-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Wheel-Legged Hexapod Robot for Creative Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Jehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CLAWAR 17th International Conference on Climbing and Walking Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Poznan, Poland. pp.267-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Diversity with Multiple Behavioral Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computation, 2013 (CEC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cancun, Mexico. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Repertoire Learning in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Humanoid Walking Controller: Crossing the Reality Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alexandre Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Peixoto Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS International Conference on Humanoid Robots (Humanoids 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States. pp.106-111, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2013.7029963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationships between Synaptic Plasticity and Generative Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.1531-1538, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2001576.2001782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Discovery of Locomotion Modes for Wheel-Legged Hybrid Robots: a Transferability-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Promote Generalisation in Evolutionary Robotics: the ProGAb Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Pinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ireland. pp.259-266, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2001576.2001612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a chain sliding mode controller for the mobile robot maneuvering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Terekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States. pp.4360-4365, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Map-Based Encoding to Evolve Plastic Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving and Adaptive Intelligent Systems (EAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EAIS.2011.5945909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a neural network-based controller for aggressive maneuvers on loose surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Terekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taiwan. pp.4782-4787, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5651397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multi-objective optimization for aggressive maneuver trajectory planning on loose surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Terekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Intelligent Autonomous Vehicles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lecce, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral diversity measures for Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain. pp.1303-1310, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2010.5586100WCCI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFERESv2: evolvin' in the multi-core world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI 2010 IEEE World Congress on Computational Intelligence, Congress on Evolutionary Computation (CEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.4079-4086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Reality Gap in Evolutionary Robotics by Promoting Transferable Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States. pp.119-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sferes_v2: Evolvin' in the Multi-Core World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2010.5586158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importing the Computational Neuroscience Toolbox into Neuro-Evolution---Application to Basal Ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States. pp.587-594, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1830483.1830592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic system identification based on coevolution of models and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress on Evolutionary Computation (CEC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.560--567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Behavioral Exploration Objectives to Solve Deceptive Problems in Neuro-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Annual conference on Genetic and evolutionary computation (GECCO'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montréal, Canada. pp.627--634, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1569901.1569988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the bootstrap problem in evolutionary robotics using behavioral diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh conference on Congress on Evolutionary Computation (CEC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.1161--1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single step evolution of robot controllers for sequential tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'09: Proceedings of the 11th annual conference on Genetic and evolutionary computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montréal, Canada. pp.1771-1772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving modular neural-networks through exaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh conference on Congress on Evolutionary Computation (CEC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.1570--1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring New Horizons in Evolutionary Design of Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Exploring new horizons in Evolutionary Design of Robots at IROS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint Louis, United States. pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00413358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Promoter Length on Network Convergence in GRN-based Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.302-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Evolution of Animats' Behaviors as a Multi-objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Animals to Animats 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Osaka, Japan. pp.210-219, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69134-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping-Wing Mechanism for a bird-Sized UAVS: Design, Modeling and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Int. Symposium on ADVANCES IN ROBOT KINEMATICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Batz-sur-Mer, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soaring behaviors in uavs : 'animat' design methodology and current results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping-wing flight in bird-sized uavs for the robur project: from an evolutionary optimization to a real flapping-wing mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel De Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ravasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear attitude and position control of a micro quadrotor using sliding mode and backstepping techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adigbli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an artificial bird: Goals and accomplishments of the ROBUR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Micro Aerial Vehicles Conference (EMAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Evolution of Target-Following Neuro-controllers for Flapping-Wing Animats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2006 - 9th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rome, Italy. pp.606--618, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11840541_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ROBUR project: towards an autonomous flapping-wing animat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MicroDrones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of neuro-controllers for flapping-wing animats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Druot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Microdrones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning task controllers on a humanoid robot using multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021: 5th Full-Day Workshop on Legged Robots (Virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Xi'an/Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Horizons in Evolutionary Robotics: Extended Contributions from the 2009 EvoDeRob Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 341, 2011, Studies in Computational Intelligence, 978-3-642-18271-6. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18272-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Animals to Animats 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 6226, 2010, LNAI, 978-3-642-15192-7. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15193-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Evolution of Plastic Neural Networks: a few Key Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taras Kowaliw, Nicolas Bredeche, René Doursat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Adaptive Machines: combining Development and Learning in Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 557, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-261, 2014, 978-3-642-55336-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novelty-based Multiobjectivization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Evolutionary Robotics: Extended Contributions from the 2009 EvoDeRob Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.139-154, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Robotics: Exploring New Horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Series: Studies in Computational Intelligence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Evolutionary Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-25, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00566896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’interaction robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso Krauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2513437. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary Material: Multi-Contact Whole-Body Force Control for Position-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Reality Gap: a Short Introduction to the Transferability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGOD-Grasp: an Automatically Generated Object Dataset for Benchmarking and Training Robotic Grasping Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983079v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Vocal Instructions to Household Tasks: The Inria Tiago++ in the euROBIN Service Robots Coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Motion Control in Orbital Scenarios through Centroidal Momentum Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588276v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescient teleoperation of humanoid robots - Supplementary material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a Collaborative Co-manipulation, Humans Have a Motor Behaviour Similar to a Leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Babič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Adaptation in Natural and Artificial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université Pierre et Marie Curie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01252289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flying in air ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Whole Body Force Control for Position-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Mouret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jb-mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2513-027X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137470002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mouret_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9949-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Vocal Instructions to Household Tasks: The Inria TIAGo++ in the euROBIN Service Robots Coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2412.17861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive Control for Fully Actuated Hexa-Rotors Without Precise Knowledge of Rotor Poses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Montes de Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.70418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Door-to-Door Parcel Delivery From Supply Point to User’s Home With Heterogeneous Robot Team: The euROBIN First-Year Robotics Hackathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (3), pp.8-25. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2024.3501954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flying in air ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (16), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44182-025-00032-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large language models help computer programs to evolve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 625 (7995), pp.452-453. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-023-03998-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Optimisation for Quality Diversity Search With Coupled Descriptor Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Branke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2024.3376733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RobotDART: a versatile robot simulator for robotics and machine learning researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (102), pp.6771. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Whole-Body Force Control for Position-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (6), pp.5639-5646. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3396094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362547v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise characterization of a corridor-shaped structure in Khufu’s Pyramid by observation of cosmic-ray muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Procureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunihiro Morishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuaki Kuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuko Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-36351-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workstation Suitability Maps: Generating Ergonomic Behaviors on a Population of Virtual Humans with Multi-task Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Weistroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3318191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Do Not Fall: Learning to Exploit a Wall With a Damaged Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bergonzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (4), pp.9028-9035. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2022.3188884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Trajectory Optimization to Improve Ergonomics in Human Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.342 - 349. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3125058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281827v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal-Based Self-Organization of a Chain of UAVs for Subterranean Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2021.614206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human posture prediction during physical human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.6046-6053. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3086666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving the behavior of machines: from micro to macroevolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101731. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.101731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Prior Selection for Repertoire-based Online Adaptation in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2019.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462935v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Surprising Creativity of Digital Evolution: A Collection of Anecdotes from the Evolutionary Computation and Artificial Life Research Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Misevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.274-306. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/artl_a_00319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on policy search algorithms for learning robot controllers in a handful of trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2), pp.328-347. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2019.2958211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Reinforcement Learning with Bayesian Optimisation and Quadrature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supratik Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Ciosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.1 - 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Robust Task Priorities and Gains for Control of Redundant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.2626-2633. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.2972847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving embodied intelligence from materials to machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agoston E Eiben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Frances Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.12-19. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42256-018-0009-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Resilient Soft Tensegrity Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.318-329. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/soro.2017.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Efficient Design Exploration through Surrogate-Assisted Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.381-410. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/evco_a_00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limbo: A Flexible High-performance Library for Gaussian Processes modeling and Data-Efficient Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Allocati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (26), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Evolution of Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Haasdijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.119 - 123. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/ARTL_e_00232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Centroidal Voronoi Tessellations to Scale Up the Multi-dimensional Archive of Phenotypic Elites Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.9. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2017.2735550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reset-free Trial-and-Error Learning for Robot Damage Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a big void in Khufu’s Pyramid by observation of cosmic-ray muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunihiro Morishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuaki Kuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Nishio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuko Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 542, pp.386-390. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal-to-robot social attachment: initial requisites in a gallinaceous bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.016007. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/11/1/016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolutionary Origins of Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henok Mengistu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Huizinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (6), pp.23. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004829.s021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Data Learning: The Other End of the Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107, pp.2. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1610.00946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robots qui s’adaptent aux dommages en seulement quelques minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving a Behavioral Repertoire for a Walking Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/EVCO_a_00143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Evaluate Simulation Models: The Calibration Profile (CP) Algorithm A New Method to Evaluate Simulation Models: The Calibration Profile (CP) Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de Aldama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), http://jasss.soc.surrey.ac.uk/18/1/12.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots that can adapt like animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 521 (7553), pp.503-507. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature14422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Modularity Helps Organisms Evolve to Learn New Skills without Forgetting Old Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Olav Ellefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (4), pp.e1004128. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004128.s009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary robotics: what, why, and where to</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusz Ae Eiben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.3389/frobt.2015.00004. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolvability signatures of generative encodings: beyond standard performance benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 313, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2015.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond black-box optimization: a review of selective pressures for evolutionary robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.71-93. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12065-014-0110-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary origins of modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hod Lipson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280 pp.20122863. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2012.2863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Damage Recovery in Robotics with the T-Resilience Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (14), pp.1700-1723. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364913499192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationships between Generative Encodings, Regularity, and Learning Abilities when Evolving Plastic Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79138. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transferability Approach: Crossing the Reality Gap in Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2012.2185849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging Behavioral Diversity in Evolutionary Robotics: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), pp.91-133. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/EVCO_a_00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENNAG: a modular, regular and hierarchical encoding for neural-networks based on attribute grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12065-008-0015-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial evolution of the morphology and kinematics in a flapping-wing mini UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel De Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.65-82. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3182/2/4/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes évolutionnistes, deuxième partie : évolution artificielle de créatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts fondamentaux des algorithmes évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Bimanual Teleoperation with Language-Guided Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact docking for precise indoor drone landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Roman Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239); Laboratoire Energies et Mécanique Théorique et Appliquée (LEMTA); Université de Lorraine; CNRS; Arts et Métiers ParisTech, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremum Flow Matching for Offline Goal Conditioned Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words2Contact: Identifying Support Contacts from Verbal Instructions Using Foundation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric-Task MAP-Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638529.3653993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact docking station for sub-150g UAV indoor precise landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Roman Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICUAS; Technical University of Crete; Region of Crete, Jun 2024, Chania - Crete, Greece. pp.1267-1274, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Matching Imitation Learning for Multi-Support Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Multi-Behavior MAP-Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '23 Companion: Proceedings of the Companion Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lisbon, Portugal, France. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583133.3590730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast generation of centroids for MAP-Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lisbon, Portugal. pp.155-158, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583133.3590726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning height for top-down grasps with the DIGIT sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS Int. Conf. Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Retargeting for Multi-contact Teleoperation and Physical Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoshi Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Tiseo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Toward Robot Avatars, 2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmech.2022.3152844/mm2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescient Teleoperation of Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids57100.2023.10375166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-efficient learning of object-centric grasp preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-EMS: An Adaptive Emergency Management System for Autonomous Agents in Unforeseen Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ketz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Pilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAROS 2022 - Towards Autonomous Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Abingdon, United Kingdom. pp.266-281, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15908-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tuning and Selection of Whole-Body Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn D'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VP-GO: A 'Light' Action-Conditioned Visual Prediction Model for Grasping Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARM 2022 - IEEE International Conference on Advanced Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic estimation of postures during human-robot collaboration: an ergonomics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics, AHFE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Trajectory Optimization to Improve Ergonomics in Human Work Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRH 2021 - Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-body teleoperation of the Talos humanoid robot: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bergonzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 5th Workshop on Teleoperation of Dynamic Legged Robots in Real Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Ergonomics at Work with Personalized Multi-Objective Optimization of Human Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2021 - 12th International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human posture prediction during physical human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robots, HUMANOIDS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Munich (Virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Diversity for Multi-task Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'20 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377930.3390203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Behavioral Repertoire from Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Justesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabarcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Risi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoG 2020 - IEEE Conference on Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Osaka / Virtual, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Online Adaptation in Robotics through Meta-Learning Embeddings of Simulated Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning behaviour-performance maps with meta-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Bossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'20 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Representations for Black-box Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'20 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377930.3390221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Whole-Body Movement Optimization from Retargeted Human Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RAS Int. Conf. on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and adapting quadruped gaits with the &amp;quot;Intelligent Trial & Error&amp;quot; algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA Workshop on "Learning legged locomotion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Compliant Control of iCub: first results with OpenSoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RAS ICRA Workshop on Dynamic Legged Locomotion in Realistic Terrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating Optimisation and Quadrature for Robust Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supratik Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Ciosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2018 - The Thirty-Second AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Parameterized Black-Box Priors to Scale Up Model-Based Policy Search for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-efficient Neuroevolution with Kernel-Based Surrogate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2018 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205455.3205510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Model-based Policy Search for Data-efficient Learning with Sparse Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2018 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the Elite Hypervolume by Leveraging Interspecies Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2018 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205455.3205602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Real-time Whole-Body Motion Retargeting from Human to Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMANOIDS 2018 - IEEE-RAS 18th International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Optimization with Automatic Prior Selection for Data-Efficient Direct Policy Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing multimodal optimization and illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 Years of Reality Gap: a few Thoughts about Simulators in Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Simulation in Evolutionary Robotics", Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3067695.3082052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of illumination algorithms in unbounded spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Measuring and Promoting Diversity in Evolutionary Algorithms", Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Efficient Exploration, Optimization, and Modeling of Diverse Designs through Surrogate-Assisted Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3071178.3071282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trial-and-Error Learning of Repulsors for Humanoid QP-based Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Birmingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Design Exploration through Surrogate-Assisted Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/ISSMO Multidisciplinary Analysis and Optimization Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Data-efficient Policy Search for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Different Encodings Influence the Performance of the MAP-Elites Algorithm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2908812.2908875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety-Aware Robot Damage Recovery Using Constrained Bayesian Optimization and Simulated Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaios Papaspyros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Optimization: Black-box Optimization and Beyond (workshop at NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Aligning Phenotypic and Genotypic Modularity Improve the Evolution of Neural Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Huizinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th Genetic and Evolutionary Computation Conference (GECCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2016, Denver, France. pp.125 - 132, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2908812.2908836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semi-episodic learning for robot damage recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on AI for Long-Term Autonomy at the IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Kunze; Nick Hawes; Tom Duckett; Gabe Sibley, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Neural Networks That Are Both Modular and Regular: HyperNeat Plus the Connection Cost Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Huizinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '14: Proceedings of the 2014 Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2014, Vancouver, Canada. pp.697-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Wheel-Legged Hexapod Robot for Creative Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Jehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CLAWAR 17th International Conference on Climbing and Walking Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Poznan, Poland. pp.267-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the evolvability of generative encoding schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life 14: Fourteenth International Conference on the Synthesis and Simulation of Living Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, New York, United States. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-32621-6-ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Diversity with Multiple Behavioral Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computation, 2013 (CEC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cancun, Mexico. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Repertoire Learning in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Humanoid Walking Controller: Crossing the Reality Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alexandre Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Peixoto Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS International Conference on Humanoid Robots (Humanoids 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States. pp.106-111, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2013.7029963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Promote Generalisation in Evolutionary Robotics: the ProGAb Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Pinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ireland. pp.259-266, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2001576.2001612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a chain sliding mode controller for the mobile robot maneuvering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Terekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States. pp.4360-4365, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Discovery of Locomotion Modes for Wheel-Legged Hybrid Robots: a Transferability-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationships between Synaptic Plasticity and Generative Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.1531-1538, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2001576.2001782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Map-Based Encoding to Evolve Plastic Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving and Adaptive Intelligent Systems (EAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EAIS.2011.5945909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multi-objective optimization for aggressive maneuver trajectory planning on loose surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Terekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Intelligent Autonomous Vehicles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lecce, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral diversity measures for Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain. pp.1303-1310, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2010.5586100WCCI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFERESv2: evolvin' in the multi-core world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI 2010 IEEE World Congress on Computational Intelligence, Congress on Evolutionary Computation (CEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.4079-4086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Reality Gap in Evolutionary Robotics by Promoting Transferable Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States. pp.119-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sferes_v2: Evolvin' in the Multi-Core World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2010.5586158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importing the Computational Neuroscience Toolbox into Neuro-Evolution---Application to Basal Ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States. pp.587-594, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1830483.1830592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a neural network-based controller for aggressive maneuvers on loose surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Terekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taiwan. pp.4782-4787, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5651397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Behavioral Exploration Objectives to Solve Deceptive Problems in Neuro-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Annual conference on Genetic and evolutionary computation (GECCO'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montréal, Canada. pp.627--634, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1569901.1569988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic system identification based on coevolution of models and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress on Evolutionary Computation (CEC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.560--567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single step evolution of robot controllers for sequential tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'09: Proceedings of the 11th annual conference on Genetic and evolutionary computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montréal, Canada. pp.1771-1772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the bootstrap problem in evolutionary robotics using behavioral diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh conference on Congress on Evolutionary Computation (CEC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.1161--1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring New Horizons in Evolutionary Design of Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Exploring new horizons in Evolutionary Design of Robots at IROS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint Louis, United States. pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00413358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving modular neural-networks through exaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh conference on Congress on Evolutionary Computation (CEC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.1570--1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Promoter Length on Network Convergence in GRN-based Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.302-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Evolution of Animats' Behaviors as a Multi-objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Animals to Animats 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Osaka, Japan. pp.210-219, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69134-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping-Wing Mechanism for a bird-Sized UAVS: Design, Modeling and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Int. Symposium on ADVANCES IN ROBOT KINEMATICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Batz-sur-Mer, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soaring behaviors in uavs : 'animat' design methodology and current results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping-wing flight in bird-sized uavs for the robur project: from an evolutionary optimization to a real flapping-wing mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel De Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ravasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear attitude and position control of a micro quadrotor using sliding mode and backstepping techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adigbli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an artificial bird: Goals and accomplishments of the ROBUR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Micro Aerial Vehicles Conference (EMAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Evolution of Target-Following Neuro-controllers for Flapping-Wing Animats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2006 - 9th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rome, Italy. pp.606--618, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11840541_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ROBUR project: towards an autonomous flapping-wing animat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MicroDrones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of neuro-controllers for flapping-wing animats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Druot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Microdrones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning task controllers on a humanoid robot using multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021: 5th Full-Day Workshop on Legged Robots (Virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Xi'an/Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Horizons in Evolutionary Robotics: Extended Contributions from the 2009 EvoDeRob Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 341, 2011, Studies in Computational Intelligence, 978-3-642-18271-6. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18272-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Animals to Animats 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 6226, 2010, LNAI, 978-3-642-15192-7. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15193-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Evolution of Plastic Neural Networks: a few Key Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taras Kowaliw, Nicolas Bredeche, René Doursat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Adaptive Machines: combining Development and Learning in Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 557, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-261, 2014, 978-3-642-55336-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Robotics: Exploring New Horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Series: Studies in Computational Intelligence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Evolutionary Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-25, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00566896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novelty-based Multiobjectivization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Evolutionary Robotics: Extended Contributions from the 2009 EvoDeRob Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.139-154, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’interaction robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso Krauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2513437. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary Material: Multi-Contact Whole-Body Force Control for Position-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Reality Gap: a Short Introduction to the Transferability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGOD-Grasp: an Automatically Generated Object Dataset for Benchmarking and Training Robotic Grasping Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983079v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Motion Control in Orbital Scenarios through Centroidal Momentum Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588276v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescient teleoperation of humanoid robots - Supplementary material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a Collaborative Co-manipulation, Humans Have a Motor Behaviour Similar to a Leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Babič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Adaptation in Natural and Artificial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université Pierre et Marie Curie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01252289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flying in air ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Whole Body Force Control for Position-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EFD1AAA"/>
+    <w:nsid w:val="59055231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jb-mouret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2513-027X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137470002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mouret_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9949-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Flore" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Montes de Oca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70418" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kartmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leidner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3501954" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775869v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Tempez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44182-025-00032-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362547v5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouxel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3396094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-03998-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537563v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gaier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Branke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2024.3376733" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05056003v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzilygeroudis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionis Totsila" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zhong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3318191" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Procureur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiro Morishima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuaki Kuno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Manabe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuko Kitagawa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36351-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Anne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Dalin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bergonzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188884" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281827v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dalin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3125058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115242v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vianello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3086666" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03209269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laclau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.614206" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratik Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Ciosek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Osborne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Vassiliades" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calinon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2958211" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462935v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Kaushik" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desreumaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00151" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982114v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101731" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456663v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Penco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mingo Hoffman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Modugno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2972847" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01986599v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston E Eiben" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Frances Kennedy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Valencia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-018-0009-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817505v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Asteroth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rieffel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2017.0066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884299v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Allocati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00545" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haasdijk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ARTL_e_00232" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2017.2735550" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654641v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.11.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630260v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nishio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24647" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00143" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412441v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1610.00946" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henok Mengistu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Huizinga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004829.s021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Schmitt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aldama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158243v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesh Tarapore" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14422" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138901v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Olav Ellefsen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004128.s009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusz Ae Eiben" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136711v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.03.046" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-014-0110-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300705v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hod Lipson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2863" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932862v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364913499192" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tonelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079138" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00048" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687617v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2012.2185849" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-008-0015-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Margerie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/2/4/002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491683v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491675v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080807v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Donoso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312914v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Roman Blanco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05123517v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650144v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827434v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769902" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532964v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Anne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638529.3653993" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557124" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375166" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Bernardi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fleytoux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590726" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086519v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590730" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoshi Wen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Li" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tiseo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmech.2022.3152844/mm2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740361v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn D'Elia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kober" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03949106v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Maguire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ketz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Pilly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15908-4_21" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466780v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji Ma" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245005v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115202v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115203v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451961v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909452v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868800v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Justesen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Duque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabarcas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555202v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390203" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555231v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Bossens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555221v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390221" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Radhakrishnan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084619v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884294v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768248v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205510" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768285v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790597v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cl&#233;ment" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxu Zhou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205602" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768279v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pautrat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895145v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518786v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569948v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Spitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyarmane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518814v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518698v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071282" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518802v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518764v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3082052" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576683v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rama" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goepp" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402502v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908836" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376288v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407757v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Papaspyros" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302658v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908875" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300700v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-32621-6-ch011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300699v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300701v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jehanno" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300703v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841958v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300704v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2013.7029963" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687621v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001782" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633930v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633928v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pinville" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001612" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687630v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Terekhov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094956" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300710v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mouret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2011.5945909" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687644v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651397" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300713v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Terekhov" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687641v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586100WCCI" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987431v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586158" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687639v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830483.1830592" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473153v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473132v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1569988" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987432v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473135v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413358v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300716v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687647v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69134-1_21" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300718v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martinelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987435v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Arcady Meyer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987434v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ravasi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987436v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adigbli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300724v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840541_50" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498534v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muratet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496305v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255102v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn d'Elia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300712v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300714v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300702v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642553363" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300711v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420488v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Donoso Krauss" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04557956v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300706v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03983079v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868440v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lorenzo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588276v3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paolillo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166800v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573469v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01252289v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05111488v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364494v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jb-mouret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2513-027X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137470002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mouret_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9949-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868440v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Donoso Krauss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionis Totsila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lorenzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouxel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.17861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543267v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Flore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Montes de Oca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70418" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kartmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leidner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3501954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775869v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Tempez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44182-025-00032-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-03998-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gaier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Branke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2024.3376733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05056003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzilygeroudis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362547v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3396094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Procureur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiro Morishima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuaki Kuno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Manabe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuko Kitagawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36351-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zhong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3318191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Anne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Dalin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bergonzani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188884" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281827v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dalin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3125058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03209269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laclau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.614206" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115242v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vianello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3086666" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982114v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101731" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462935v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Kaushik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desreumaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Vassiliades" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calinon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2958211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratik Paul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Ciosek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Osborne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Penco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mingo Hoffman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Modugno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2972847" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01986599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston E Eiben" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Frances Kennedy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Valencia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-018-0009-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rieffel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2017.0066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Asteroth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00231" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Allocati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00545" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haasdijk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ARTL_e_00232" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2017.2735550" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654641v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.11.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630260v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nishio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24647" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henok Mengistu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Huizinga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004829.s021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374786v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1610.00946" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00143" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Schmitt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aldama" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesh Tarapore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14422" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138901v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Olav Ellefsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004128.s009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusz Ae Eiben" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.03.046" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-014-0110-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hod Lipson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2863" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364913499192" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tonelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079138" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687617v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2012.2185849" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687646v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-008-0015-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Margerie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/2/4/002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491675v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491683v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05123517v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Donoso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Roman Blanco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080807v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769902" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532964v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Anne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638529.3653993" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557124" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650144v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590730" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590726" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Bernardi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fleytoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoshi Wen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tiseo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmech.2022.3152844/mm2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375166" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466780v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji Ma" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03949106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Maguire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ketz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Pilly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15908-4_21" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740361v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn D'Elia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kober" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261878v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451961v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555202v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390203" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868800v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Justesen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Duque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabarcas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Bossens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555221v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390221" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Radhakrishnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084619v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790597v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cl&#233;ment" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxu Zhou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644063v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768285v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768248v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205510" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884294v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764739v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205602" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895145v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768279v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pautrat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518802v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3082052" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518814v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518698v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071282" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Spitz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyarmane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576683v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rama" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goepp" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302658v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908875" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407757v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Papaspyros" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402502v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908836" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376288v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300699v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300701v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jehanno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300700v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-32621-6-ch011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2013.7029963" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633928v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pinville" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001612" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687630v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Terekhov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094956" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001782" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mouret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2011.5945909" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Terekhov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586100WCCI" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987431v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633927v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687633v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586158" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687639v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830483.1830592" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687644v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651397" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473132v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1569988" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473153v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987432v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473147v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413358v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473135v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687647v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69134-1_21" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300718v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martinelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987435v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Arcady Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987434v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ravasi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987436v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adigbli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300724v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840541_50" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498534v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muratet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496305v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255102v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn d'Elia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300712v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300714v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300702v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642553363" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300711v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420488v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04557956v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300706v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03983079v3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588276v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paolillo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166800v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573469v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01252289v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05111488v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364494v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>