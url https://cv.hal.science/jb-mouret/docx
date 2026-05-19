--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Mouret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jb-mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2513-027X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137470002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mouret_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9949-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Vocal Instructions to Household Tasks: The Inria TIAGo++ in the euROBIN Service Robots Coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2412.17861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive Control for Fully Actuated Hexa-Rotors Without Precise Knowledge of Rotor Poses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Montes de Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.70418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Door-to-Door Parcel Delivery From Supply Point to User’s Home With Heterogeneous Robot Team: The euROBIN First-Year Robotics Hackathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (3), pp.8-25. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2024.3501954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flying in air ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (16), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44182-025-00032-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large language models help computer programs to evolve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 625 (7995), pp.452-453. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-023-03998-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Optimisation for Quality Diversity Search With Coupled Descriptor Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Branke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2024.3376733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RobotDART: a versatile robot simulator for robotics and machine learning researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (102), pp.6771. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Whole-Body Force Control for Position-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (6), pp.5639-5646. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3396094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362547v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise characterization of a corridor-shaped structure in Khufu’s Pyramid by observation of cosmic-ray muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Procureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunihiro Morishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuaki Kuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuko Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-36351-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workstation Suitability Maps: Generating Ergonomic Behaviors on a Population of Virtual Humans with Multi-task Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Weistroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3318191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Do Not Fall: Learning to Exploit a Wall With a Damaged Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bergonzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (4), pp.9028-9035. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2022.3188884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Trajectory Optimization to Improve Ergonomics in Human Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.342 - 349. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3125058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281827v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal-Based Self-Organization of a Chain of UAVs for Subterranean Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2021.614206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human posture prediction during physical human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.6046-6053. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3086666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving the behavior of machines: from micro to macroevolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101731. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.101731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Prior Selection for Repertoire-based Online Adaptation in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2019.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462935v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Surprising Creativity of Digital Evolution: A Collection of Anecdotes from the Evolutionary Computation and Artificial Life Research Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Misevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.274-306. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/artl_a_00319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on policy search algorithms for learning robot controllers in a handful of trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2), pp.328-347. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2019.2958211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Reinforcement Learning with Bayesian Optimisation and Quadrature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supratik Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Ciosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.1 - 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Robust Task Priorities and Gains for Control of Redundant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.2626-2633. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.2972847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving embodied intelligence from materials to machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agoston E Eiben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Frances Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.12-19. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42256-018-0009-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Resilient Soft Tensegrity Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.318-329. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/soro.2017.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Efficient Design Exploration through Surrogate-Assisted Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.381-410. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/evco_a_00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limbo: A Flexible High-performance Library for Gaussian Processes modeling and Data-Efficient Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Allocati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (26), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Evolution of Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Haasdijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.119 - 123. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/ARTL_e_00232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Centroidal Voronoi Tessellations to Scale Up the Multi-dimensional Archive of Phenotypic Elites Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.9. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2017.2735550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reset-free Trial-and-Error Learning for Robot Damage Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a big void in Khufu’s Pyramid by observation of cosmic-ray muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunihiro Morishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuaki Kuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Nishio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuko Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 542, pp.386-390. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal-to-robot social attachment: initial requisites in a gallinaceous bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.016007. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/11/1/016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolutionary Origins of Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henok Mengistu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Huizinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (6), pp.23. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004829.s021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Data Learning: The Other End of the Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107, pp.2. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1610.00946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robots qui s’adaptent aux dommages en seulement quelques minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving a Behavioral Repertoire for a Walking Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/EVCO_a_00143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Evaluate Simulation Models: The Calibration Profile (CP) Algorithm A New Method to Evaluate Simulation Models: The Calibration Profile (CP) Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de Aldama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), http://jasss.soc.surrey.ac.uk/18/1/12.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots that can adapt like animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 521 (7553), pp.503-507. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature14422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Modularity Helps Organisms Evolve to Learn New Skills without Forgetting Old Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Olav Ellefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (4), pp.e1004128. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004128.s009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary robotics: what, why, and where to</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusz Ae Eiben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.3389/frobt.2015.00004. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolvability signatures of generative encodings: beyond standard performance benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 313, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2015.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond black-box optimization: a review of selective pressures for evolutionary robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.71-93. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12065-014-0110-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary origins of modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hod Lipson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280 pp.20122863. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2012.2863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Damage Recovery in Robotics with the T-Resilience Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (14), pp.1700-1723. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364913499192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationships between Generative Encodings, Regularity, and Learning Abilities when Evolving Plastic Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79138. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transferability Approach: Crossing the Reality Gap in Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2012.2185849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging Behavioral Diversity in Evolutionary Robotics: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), pp.91-133. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/EVCO_a_00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENNAG: a modular, regular and hierarchical encoding for neural-networks based on attribute grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12065-008-0015-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial evolution of the morphology and kinematics in a flapping-wing mini UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel De Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.65-82. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3182/2/4/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes évolutionnistes, deuxième partie : évolution artificielle de créatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts fondamentaux des algorithmes évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Bimanual Teleoperation with Language-Guided Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact docking for precise indoor drone landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Roman Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239); Laboratoire Energies et Mécanique Théorique et Appliquée (LEMTA); Université de Lorraine; CNRS; Arts et Métiers ParisTech, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremum Flow Matching for Offline Goal Conditioned Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words2Contact: Identifying Support Contacts from Verbal Instructions Using Foundation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric-Task MAP-Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638529.3653993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact docking station for sub-150g UAV indoor precise landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Roman Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICUAS; Technical University of Crete; Region of Crete, Jun 2024, Chania - Crete, Greece. pp.1267-1274, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Matching Imitation Learning for Multi-Support Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Multi-Behavior MAP-Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '23 Companion: Proceedings of the Companion Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lisbon, Portugal, France. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583133.3590730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast generation of centroids for MAP-Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lisbon, Portugal. pp.155-158, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583133.3590726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning height for top-down grasps with the DIGIT sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS Int. Conf. Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Retargeting for Multi-contact Teleoperation and Physical Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoshi Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Tiseo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Toward Robot Avatars, 2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmech.2022.3152844/mm2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescient Teleoperation of Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids57100.2023.10375166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-efficient learning of object-centric grasp preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-EMS: An Adaptive Emergency Management System for Autonomous Agents in Unforeseen Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ketz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Pilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAROS 2022 - Towards Autonomous Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Abingdon, United Kingdom. pp.266-281, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15908-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tuning and Selection of Whole-Body Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn D'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VP-GO: A 'Light' Action-Conditioned Visual Prediction Model for Grasping Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARM 2022 - IEEE International Conference on Advanced Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic estimation of postures during human-robot collaboration: an ergonomics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics, AHFE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Trajectory Optimization to Improve Ergonomics in Human Work Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRH 2021 - Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-body teleoperation of the Talos humanoid robot: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bergonzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 5th Workshop on Teleoperation of Dynamic Legged Robots in Real Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Ergonomics at Work with Personalized Multi-Objective Optimization of Human Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2021 - 12th International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human posture prediction during physical human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robots, HUMANOIDS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Munich (Virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Diversity for Multi-task Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'20 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377930.3390203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Behavioral Repertoire from Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Justesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabarcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Risi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoG 2020 - IEEE Conference on Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Osaka / Virtual, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Online Adaptation in Robotics through Meta-Learning Embeddings of Simulated Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning behaviour-performance maps with meta-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Bossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'20 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Representations for Black-box Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'20 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377930.3390221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Whole-Body Movement Optimization from Retargeted Human Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RAS Int. Conf. on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and adapting quadruped gaits with the &amp;quot;Intelligent Trial & Error&amp;quot; algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA Workshop on "Learning legged locomotion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Compliant Control of iCub: first results with OpenSoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RAS ICRA Workshop on Dynamic Legged Locomotion in Realistic Terrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating Optimisation and Quadrature for Robust Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supratik Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Ciosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2018 - The Thirty-Second AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Parameterized Black-Box Priors to Scale Up Model-Based Policy Search for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-efficient Neuroevolution with Kernel-Based Surrogate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2018 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205455.3205510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Model-based Policy Search for Data-efficient Learning with Sparse Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2018 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the Elite Hypervolume by Leveraging Interspecies Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2018 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205455.3205602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Real-time Whole-Body Motion Retargeting from Human to Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMANOIDS 2018 - IEEE-RAS 18th International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Optimization with Automatic Prior Selection for Data-Efficient Direct Policy Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing multimodal optimization and illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 Years of Reality Gap: a few Thoughts about Simulators in Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Simulation in Evolutionary Robotics", Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3067695.3082052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of illumination algorithms in unbounded spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Measuring and Promoting Diversity in Evolutionary Algorithms", Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Efficient Exploration, Optimization, and Modeling of Diverse Designs through Surrogate-Assisted Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3071178.3071282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trial-and-Error Learning of Repulsors for Humanoid QP-based Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Birmingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Design Exploration through Surrogate-Assisted Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/ISSMO Multidisciplinary Analysis and Optimization Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Data-efficient Policy Search for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Different Encodings Influence the Performance of the MAP-Elites Algorithm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2908812.2908875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety-Aware Robot Damage Recovery Using Constrained Bayesian Optimization and Simulated Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaios Papaspyros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Optimization: Black-box Optimization and Beyond (workshop at NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Aligning Phenotypic and Genotypic Modularity Improve the Evolution of Neural Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Huizinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th Genetic and Evolutionary Computation Conference (GECCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2016, Denver, France. pp.125 - 132, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2908812.2908836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semi-episodic learning for robot damage recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on AI for Long-Term Autonomy at the IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Kunze; Nick Hawes; Tom Duckett; Gabe Sibley, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Neural Networks That Are Both Modular and Regular: HyperNeat Plus the Connection Cost Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Huizinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '14: Proceedings of the 2014 Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2014, Vancouver, Canada. pp.697-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Wheel-Legged Hexapod Robot for Creative Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Jehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CLAWAR 17th International Conference on Climbing and Walking Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Poznan, Poland. pp.267-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the evolvability of generative encoding schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life 14: Fourteenth International Conference on the Synthesis and Simulation of Living Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, New York, United States. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-32621-6-ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Diversity with Multiple Behavioral Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computation, 2013 (CEC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cancun, Mexico. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Repertoire Learning in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Humanoid Walking Controller: Crossing the Reality Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alexandre Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Peixoto Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS International Conference on Humanoid Robots (Humanoids 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States. pp.106-111, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2013.7029963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Promote Generalisation in Evolutionary Robotics: the ProGAb Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Pinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ireland. pp.259-266, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2001576.2001612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a chain sliding mode controller for the mobile robot maneuvering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Terekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States. pp.4360-4365, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Discovery of Locomotion Modes for Wheel-Legged Hybrid Robots: a Transferability-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationships between Synaptic Plasticity and Generative Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.1531-1538, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2001576.2001782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Map-Based Encoding to Evolve Plastic Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving and Adaptive Intelligent Systems (EAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EAIS.2011.5945909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multi-objective optimization for aggressive maneuver trajectory planning on loose surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Terekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Intelligent Autonomous Vehicles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lecce, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral diversity measures for Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain. pp.1303-1310, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2010.5586100WCCI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFERESv2: evolvin' in the multi-core world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI 2010 IEEE World Congress on Computational Intelligence, Congress on Evolutionary Computation (CEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.4079-4086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Reality Gap in Evolutionary Robotics by Promoting Transferable Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States. pp.119-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sferes_v2: Evolvin' in the Multi-Core World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2010.5586158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importing the Computational Neuroscience Toolbox into Neuro-Evolution---Application to Basal Ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States. pp.587-594, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1830483.1830592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a neural network-based controller for aggressive maneuvers on loose surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Terekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taiwan. pp.4782-4787, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5651397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Behavioral Exploration Objectives to Solve Deceptive Problems in Neuro-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Annual conference on Genetic and evolutionary computation (GECCO'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montréal, Canada. pp.627--634, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1569901.1569988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic system identification based on coevolution of models and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress on Evolutionary Computation (CEC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.560--567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single step evolution of robot controllers for sequential tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'09: Proceedings of the 11th annual conference on Genetic and evolutionary computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montréal, Canada. pp.1771-1772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the bootstrap problem in evolutionary robotics using behavioral diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh conference on Congress on Evolutionary Computation (CEC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.1161--1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring New Horizons in Evolutionary Design of Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Exploring new horizons in Evolutionary Design of Robots at IROS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint Louis, United States. pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00413358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving modular neural-networks through exaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh conference on Congress on Evolutionary Computation (CEC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.1570--1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Promoter Length on Network Convergence in GRN-based Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.302-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Evolution of Animats' Behaviors as a Multi-objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Animals to Animats 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Osaka, Japan. pp.210-219, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69134-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping-Wing Mechanism for a bird-Sized UAVS: Design, Modeling and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Int. Symposium on ADVANCES IN ROBOT KINEMATICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Batz-sur-Mer, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soaring behaviors in uavs : 'animat' design methodology and current results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping-wing flight in bird-sized uavs for the robur project: from an evolutionary optimization to a real flapping-wing mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel De Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ravasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear attitude and position control of a micro quadrotor using sliding mode and backstepping techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adigbli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an artificial bird: Goals and accomplishments of the ROBUR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Micro Aerial Vehicles Conference (EMAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Evolution of Target-Following Neuro-controllers for Flapping-Wing Animats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2006 - 9th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rome, Italy. pp.606--618, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11840541_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ROBUR project: towards an autonomous flapping-wing animat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MicroDrones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of neuro-controllers for flapping-wing animats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Druot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Microdrones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning task controllers on a humanoid robot using multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021: 5th Full-Day Workshop on Legged Robots (Virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Xi'an/Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Horizons in Evolutionary Robotics: Extended Contributions from the 2009 EvoDeRob Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 341, 2011, Studies in Computational Intelligence, 978-3-642-18271-6. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18272-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Animals to Animats 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 6226, 2010, LNAI, 978-3-642-15192-7. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15193-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Evolution of Plastic Neural Networks: a few Key Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taras Kowaliw, Nicolas Bredeche, René Doursat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Adaptive Machines: combining Development and Learning in Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 557, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-261, 2014, 978-3-642-55336-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Robotics: Exploring New Horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Series: Studies in Computational Intelligence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Evolutionary Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-25, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00566896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novelty-based Multiobjectivization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Evolutionary Robotics: Extended Contributions from the 2009 EvoDeRob Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.139-154, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’interaction robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso Krauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2513437. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary Material: Multi-Contact Whole-Body Force Control for Position-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Reality Gap: a Short Introduction to the Transferability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGOD-Grasp: an Automatically Generated Object Dataset for Benchmarking and Training Robotic Grasping Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983079v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Motion Control in Orbital Scenarios through Centroidal Momentum Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588276v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescient teleoperation of humanoid robots - Supplementary material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a Collaborative Co-manipulation, Humans Have a Motor Behaviour Similar to a Leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Babič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Adaptation in Natural and Artificial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université Pierre et Marie Curie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01252289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flying in air ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Whole Body Force Control for Position-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Baptiste Mouret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jb-mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2513-027X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137470002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mouret_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9949-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Vocal Instructions to Household Tasks: The Inria TIAGo++ in the euROBIN Service Robots Coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso Krauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2412.17861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive Control for Fully Actuated Hexa-Rotors Without Precise Knowledge of Rotor Poses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Flore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Montes de Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.70418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Door-to-Door Parcel Delivery From Supply Point to User’s Home With Heterogeneous Robot Team: The euROBIN First-Year Robotics Hackathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Leidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (3), pp.8-25. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2024.3501954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flying in air ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (16), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44182-025-00032-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775869v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large language models help computer programs to evolve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 625 (7995), pp.452-453. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-023-03998-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Optimisation for Quality Diversity Search With Coupled Descriptor Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Branke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2024.3376733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RobotDART: a versatile robot simulator for robotics and machine learning researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (102), pp.6771. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Whole-Body Force Control for Position-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (6), pp.5639-5646. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2024.3396094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362547v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise characterization of a corridor-shaped structure in Khufu’s Pyramid by observation of cosmic-ray muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Procureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunihiro Morishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuaki Kuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuko Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-36351-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workstation Suitability Maps: Generating Ergonomic Behaviors on a Population of Virtual Humans with Multi-task Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Weistroffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2023.3318191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Do Not Fall: Learning to Exploit a Wall With a Damaged Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bergonzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (4), pp.9028-9035. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2022.3188884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Trajectory Optimization to Improve Ergonomics in Human Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), pp.342 - 349. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3125058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281827v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal-Based Self-Organization of a Chain of UAVs for Subterranean Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laclau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Natalizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2021.614206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human posture prediction during physical human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (3), pp.6046-6053. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2021.3086666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving the behavior of machines: from micro to macroevolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101731. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.101731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Prior Selection for Repertoire-based Online Adaptation in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2019.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462935v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Surprising Creativity of Digital Evolution: A Collection of Anecdotes from the Evolutionary Computation and Artificial Life Research Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusan Misevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Adami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (2), pp.274-306. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/artl_a_00319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Reinforcement Learning with Bayesian Optimisation and Quadrature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supratik Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Ciosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21, pp.1 - 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on policy search algorithms for learning robot controllers in a handful of trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freek Stulp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (2), pp.328-347. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2019.2958211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Robust Task Priorities and Gains for Control of Redundant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.2626-2633. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2020.2972847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving embodied intelligence from materials to machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agoston E Eiben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Frances Kennedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.12-19. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42256-018-0009-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Efficient Design Exploration through Surrogate-Assisted Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.381-410. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/evco_a_00231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Resilient Soft Tensegrity Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.318-329. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/soro.2017.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limbo: A Flexible High-performance Library for Gaussian Processes modeling and Data-Efficient Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Allocati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (26), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.00545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Evolution of Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rieffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evert Haasdijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), pp.119 - 123. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/ARTL_e_00232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Centroidal Voronoi Tessellations to Scale Up the Multi-dimensional Archive of Phenotypic Elites Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.9. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2017.2735550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reset-free Trial-and-Error Learning for Robot Damage Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654641v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of a big void in Khufu’s Pyramid by observation of cosmic-ray muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunihiro Morishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuaki Kuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Nishio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobuko Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuta Manabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 542, pp.386-390. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature24647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630260v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal-to-robot social attachment: initial requisites in a gallinaceous bird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Houdelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.016007. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3190/11/1/016007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolutionary Origins of Hierarchy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henok Mengistu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Huizinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (6), pp.23. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004829.s021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robots qui s’adaptent aux dommages en seulement quelques minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Data Learning: The Other End of the Spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107, pp.2. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1610.00946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving a Behavioral Repertoire for a Walking Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/EVCO_a_00143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Evaluate Simulation Models: The Calibration Profile (CP) Algorithm A New Method to Evaluate Simulation Models: The Calibration Profile (CP) Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Reuillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo de Aldama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), http://jasss.soc.surrey.ac.uk/18/1/12.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots that can adapt like animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 521 (7553), pp.503-507. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature14422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Modularity Helps Organisms Evolve to Learn New Skills without Forgetting Old Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Olav Ellefsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (4), pp.e1004128. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004128.s009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary robotics: what, why, and where to</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gusz Ae Eiben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.3389/frobt.2015.00004. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolvability signatures of generative encodings: beyond standard performance benchmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 313, pp.43-61. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2015.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond black-box optimization: a review of selective pressures for evolutionary robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (2), pp.71-93. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12065-014-0110-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary origins of modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hod Lipson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 280 pp.20122863. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2012.2863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Damage Recovery in Robotics with the T-Resilience Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (14), pp.1700-1723. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364913499192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationships between Generative Encodings, Regularity, and Learning Abilities when Evolving Plastic Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79138. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encouraging Behavioral Diversity in Evolutionary Robotics: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), pp.91-133. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/EVCO_a_00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transferability Approach: Crossing the Reality Gap in Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2012.2185849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENNAG: a modular, regular and hierarchical encoding for neural-networks based on attribute grammars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.187-207. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12065-008-0015-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial evolution of the morphology and kinematics in a flapping-wing mini UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel De Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (4), pp.65-82. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-3182/2/4/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts fondamentaux des algorithmes évolutionnistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes évolutionnistes, deuxième partie : évolution artificielle de créatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linux Magazine France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact docking for precise indoor drone landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Roman Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239); Laboratoire Energies et Mécanique Théorique et Appliquée (LEMTA); Université de Lorraine; CNRS; Arts et Métiers ParisTech, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe Bimanual Teleoperation with Language-Guided Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Conference on Telepresence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Leiden (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremum Flow Matching for Offline Goal Conditioned Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE-RAS 24th International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080807v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Words2Contact: Identifying Support Contacts from Verbal Instructions Using Foundation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric-Task MAP-Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638529.3653993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact docking station for sub-150g UAV indoor precise landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Roman Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICUAS; Technical University of Crete; Region of Crete, Jun 2024, Chania - Crete, Greece. pp.1267-1274, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Matching Imitation Learning for Multi-Support Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning height for top-down grasps with the DIGIT sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS Int. Conf. Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast generation of centroids for MAP-Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lisbon, Portugal. pp.155-158, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583133.3590726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Task Multi-Behavior MAP-Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '23 Companion: Proceedings of the Companion Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Lisbon, Portugal, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583133.3590730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility Retargeting for Multi-contact Teleoperation and Physical Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoshi Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhibin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Tiseo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Toward Robot Avatars, 2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tmech.2022.3152844/mm2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescient Teleoperation of Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Austin, United States. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids57100.2023.10375166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Tuning and Selection of Whole-Body Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn D'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-EMS: An Adaptive Emergency Management System for Autonomous Agents in Unforeseen Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Ketz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Pilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAROS 2022 - Towards Autonomous Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Abingdon, United Kingdom. pp.266-281, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15908-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-efficient learning of object-centric grasp preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03466780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VP-GO: A 'Light' Action-Conditioned Visual Prediction Model for Grasping Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anji Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARM 2022 - IEEE International Conference on Advanced Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Trajectory Optimization to Improve Ergonomics in Human Work Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRH 2021 - Journées Nationales de la Robotique Humanoïde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-body teleoperation of the Talos humanoid robot: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bergonzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 5th Workshop on Teleoperation of Dynamic Legged Robots in Real Scenarios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an / Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic estimation of postures during human-robot collaboration: an ergonomics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applied Human Factors and Ergonomics, AHFE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Ergonomics at Work with Personalized Multi-Objective Optimization of Human Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AHFE 2021 - 12th International Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human posture prediction during physical human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Vianello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Humanoid Robots, HUMANOIDS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Munich (Virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning a Behavioral Repertoire from Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Justesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cabarcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Risi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoG 2020 - IEEE Conference on Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Osaka / Virtual, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Online Adaptation in Robotics through Meta-Learning Embeddings of Simulated Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Diversity for Multi-task Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Maguire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'20 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377930.3390203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning behaviour-performance maps with meta-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David M Bossens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'20 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Representations for Black-box Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'20 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3377930.3390221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid Whole-Body Movement Optimization from Retargeted Human Motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Radhakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RAS Int. Conf. on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning and adapting quadruped gaits with the &amp;quot;Intelligent Trial & Error&amp;quot; algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Dalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Desreumaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA Workshop on "Learning legged locomotion"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternating Optimisation and Quadrature for Robust Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supratik Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Ciosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2018 - The Thirty-Second AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Model-based Policy Search for Data-efficient Learning with Sparse Rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRL 2018 - Conference on Robot Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-efficient Neuroevolution with Kernel-Based Surrogate Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2018 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205455.3205510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Parameterized Black-Box Priors to Scale Up Model-Based Policy Search for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Compliant Control of iCub: first results with OpenSoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengxu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos G Tsagarakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RAS ICRA Workshop on Dynamic Legged Locomotion in Realistic Terrains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering the Elite Hypervolume by Leveraging Interspecies Correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2018 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3205455.3205602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Optimization with Automatic Prior Selection for Data-Efficient Direct Policy Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pautrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Real-time Whole-Body Motion Retargeting from Human to Humanoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HUMANOIDS 2018 - IEEE-RAS 18th International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of illumination algorithms in unbounded spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Measuring and Promoting Diversity in Evolutionary Algorithms", Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic Design Exploration through Surrogate-Assisted Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/ISSMO Multidisciplinary Analysis and Optimization Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trial-and-Error Learning of Repulsors for Humanoid QP-based Whole-Body Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouyarmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Birmingham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Efficient Exploration, Optimization, and Modeling of Diverse Designs through Surrogate-Assisted Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Gaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Asteroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3071178.3071282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing multimodal optimization and illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 Years of Reality Gap: a few Thoughts about Simulators in Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Simulation in Evolutionary Robotics", Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3067695.3082052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black-Box Data-efficient Policy Search for Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Rama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituraj Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety-Aware Robot Damage Recovery Using Constrained Bayesian Optimization and Simulated Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaios Papaspyros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Vassiliades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Optimization: Black-box Optimization and Beyond (workshop at NIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Different Encodings Influence the Performance of the MAP-Elites Algorithm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2908812.2908875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards semi-episodic learning for robot damage recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chatzilygeroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on AI for Long-Term Autonomy at the IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Kunze; Nick Hawes; Tom Duckett; Gabe Sibley, May 2016, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Aligning Phenotypic and Genotypic Modularity Improve the Evolution of Neural Networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Huizinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 25th Genetic and Evolutionary Computation Conference (GECCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2016, Denver, France. pp.125 - 132, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2908812.2908836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Neural Networks That Are Both Modular and Regular: HyperNeat Plus the Connection Cost Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost Huizinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Clune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '14: Proceedings of the 2014 Annual Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2014, Vancouver, Canada. pp.697-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Wheel-Legged Hexapod Robot for Creative Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Jehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CLAWAR 17th International Conference on Climbing and Walking Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Poznan, Poland. pp.267-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the evolvability of generative encoding schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danesh Tarapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Life 14: Fourteenth International Conference on the Synthesis and Simulation of Living Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, New York, United States. pp.55-62, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-32621-6-ch011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Diversity with Multiple Behavioral Distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Congress on Evolutionary Computation, 2013 (CEC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cancun, Mexico. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral Repertoire Learning in Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Humanoid Walking Controller: Crossing the Reality Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Alexandre Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Peixoto Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RAS International Conference on Humanoid Robots (Humanoids 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States. pp.106-111, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2013.7029963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Discovery of Locomotion Modes for Wheel-Legged Hybrid Robots: a Transferability-based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Relationships between Synaptic Plasticity and Generative Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dublin, Ireland. pp.1531-1538, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2001576.2001782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Promote Generalisation in Evolutionary Robotics: the ProGAb Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Pinville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ireland. pp.259-266, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2001576.2001612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a chain sliding mode controller for the mobile robot maneuvering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Terekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States. pp.4360-4365, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2011.6094956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Map-Based Encoding to Evolve Plastic Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving and Adaptive Intelligent Systems (EAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EAIS.2011.5945909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic multi-objective optimization for aggressive maneuver trajectory planning on loose surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander V. Terekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC Symposium on Intelligent Autonomous Vehicles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lecce, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral diversity measures for Evolutionary Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Spain. pp.1303-1310, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2010.5586100WCCI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFERESv2: evolvin' in the multi-core world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCI 2010 IEEE World Congress on Computational Intelligence, Congress on Evolutionary Computation (CEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Barcelona, Spain. pp.4079-4086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importing the Computational Neuroscience Toolbox into Neuro-Evolution---Application to Basal Ganglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Portland, United States. pp.587-594, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1830483.1830592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Reality Gap in Evolutionary Robotics by Promoting Transferable Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Genetic and Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, United States. pp.119-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sferes_v2: Evolvin' in the Multi-Core World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEC.2010.5586158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic optimization of a neural network-based controller for aggressive maneuvers on loose surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Terekhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taiwan. pp.4782-4787, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5651397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Behavioral Exploration Objectives to Solve Deceptive Problems in Neuro-evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Annual conference on Genetic and evolutionary computation (GECCO'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montréal, Canada. pp.627--634, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1569901.1569988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic system identification based on coevolution of models and tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress on Evolutionary Computation (CEC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.560--567</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the bootstrap problem in evolutionary robotics using behavioral diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh conference on Congress on Evolutionary Computation (CEC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.1161--1168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single step evolution of robot controllers for sequential tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO'09: Proceedings of the 11th annual conference on Genetic and evolutionary computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Montréal, Canada. pp.1771-1772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving modular neural-networks through exaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh conference on Congress on Evolutionary Computation (CEC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Trondheim, Norway. pp.1570--1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring New Horizons in Evolutionary Design of Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Exploring new horizons in Evolutionary Design of Robots at IROS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Saint Louis, United States. pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00413358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Promoter Length on Network Convergence in GRN-based Evolutionary Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Budapest, Hungary. pp.302-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Evolution of Animats' Behaviors as a Multi-objective Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Animals to Animats 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Osaka, Japan. pp.210-219, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69134-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping-Wing Mechanism for a bird-Sized UAVS: Design, Modeling and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Int. Symposium on ADVANCES IN ROBOT KINEMATICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Batz-sur-Mer, France. pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soaring behaviors in uavs : 'animat' design methodology and current results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flapping-wing flight in bird-sized uavs for the robur project: from an evolutionary optimization to a real flapping-wing mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel De Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ravasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear attitude and position control of a micro quadrotor using sliding mode and backstepping techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Adigbli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Micro Air Vehicle Conference (MAV07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, Unknown Region. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an artificial bird: Goals and accomplishments of the ROBUR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Barate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Micro Aerial Vehicles Conference (EMAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental Evolution of Target-Following Neuro-controllers for Flapping-Wing Animats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAB 2006 - 9th International Conference on the Simulation of Adaptive Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Rome, Italy. pp.606--618, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11840541_50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ROBUR project: towards an autonomous flapping-wing animat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MicroDrones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of neuro-controllers for flapping-wing animats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Druot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Microdrones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning task controllers on a humanoid robot using multi-objective optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021: 5th Full-Day Workshop on Legged Robots (Virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Xi'an/Virtual, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Horizons in Evolutionary Robotics: Extended Contributions from the 2009 EvoDeRob Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 341, 2011, Studies in Computational Intelligence, 978-3-642-18271-6. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-18272-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Animals to Animats 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Hallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arcady Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 6226, 2010, LNAI, 978-3-642-15192-7. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15193-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Evolution of Plastic Neural Networks: a few Key Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taras Kowaliw, Nicolas Bredeche, René Doursat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Adaptive Machines: combining Development and Learning in Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 557, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-261, 2014, 978-3-642-55336-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Robotics: Exploring New Horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Padois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Series: Studies in Computational Intelligence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Evolutionary Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-25, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00566896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novelty-based Multiobjectivization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Horizons in Evolutionary Robotics: Extended Contributions from the 2009 EvoDeRob Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.139-154, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d’interaction robotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionis Totsila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemente Donoso Krauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2513437. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary Material: Multi-Contact Whole-Body Force Control for Position-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing the Reality Gap: a Short Introduction to the Transferability Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Koos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Doncieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGOD-Grasp: an Automatically Generated Object Dataset for Benchmarking and Training Robotic Grasping Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fleytoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983079v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Body Motion Control in Orbital Scenarios through Centroidal Momentum Conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Mingo Hoffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588276v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescient teleoperation of humanoid robots - Supplementary material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Penco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166800v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a Collaborative Co-manipulation, Humans Have a Motor Behaviour Similar to a Leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldez Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Babič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Adaptation in Natural and Artificial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université Pierre et Marie Curie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01252289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flying in air ducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Tempez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Contact Whole Body Force Control for Position-Controlled Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364494v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59055231"/>
+    <w:nsid w:val="36CD9C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jb-mouret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2513-027X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137470002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mouret_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9949-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868440v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Donoso Krauss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionis Totsila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lorenzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouxel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.17861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543267v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Flore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Montes de Oca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70418" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kartmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leidner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3501954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775869v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Tempez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44182-025-00032-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-03998-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gaier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Branke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2024.3376733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05056003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzilygeroudis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362547v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3396094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Procureur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiro Morishima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuaki Kuno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Manabe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuko Kitagawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36351-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zhong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3318191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Anne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Dalin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bergonzani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188884" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281827v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dalin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3125058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03209269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laclau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.614206" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115242v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vianello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3086666" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982114v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101731" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462935v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Kaushik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desreumaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Vassiliades" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calinon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2958211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratik Paul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Ciosek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Osborne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Penco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mingo Hoffman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Modugno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2972847" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01986599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston E Eiben" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Frances Kennedy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Valencia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-018-0009-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rieffel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2017.0066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Asteroth" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00231" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Allocati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00545" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haasdijk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ARTL_e_00232" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2017.2735550" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654641v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.11.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630260v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nishio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24647" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henok Mengistu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Huizinga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004829.s021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374786v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1610.00946" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412441v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00143" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Schmitt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aldama" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesh Tarapore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14422" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138901v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Olav Ellefsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004128.s009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusz Ae Eiben" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.03.046" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-014-0110-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hod Lipson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2863" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364913499192" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tonelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079138" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687617v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2012.2185849" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687609v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687646v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-008-0015-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Margerie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/2/4/002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491675v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491683v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05123517v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Donoso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Roman Blanco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080807v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769902" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532964v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Anne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638529.3653993" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557124" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650144v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590730" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399352v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590726" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989704v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Bernardi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fleytoux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoshi Wen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tiseo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmech.2022.3152844/mm2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375166" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466780v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji Ma" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03949106v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Maguire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ketz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Pilly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15908-4_21" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740361v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn D'Elia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kober" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261878v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451961v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555202v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390203" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868800v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Justesen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Duque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabarcas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Bossens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555221v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390221" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Radhakrishnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084619v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790597v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cl&#233;ment" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxu Zhou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644063v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768285v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768248v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205510" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884294v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764739v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205602" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895145v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768279v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pautrat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518802v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3082052" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518814v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518698v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071282" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Spitz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyarmane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518786v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576683v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rama" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goepp" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302658v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908875" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407757v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Papaspyros" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402502v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908836" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376288v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300699v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300701v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jehanno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300700v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-32621-6-ch011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2013.7029963" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633928v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pinville" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001612" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687630v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Terekhov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094956" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687621v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001782" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mouret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2011.5945909" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Terekhov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586100WCCI" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987431v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633927v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687633v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586158" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687639v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830483.1830592" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687644v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651397" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473132v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1569988" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473153v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987432v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473147v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413358v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473135v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687647v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69134-1_21" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300718v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martinelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987435v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Arcady Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987434v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ravasi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987436v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adigbli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300724v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840541_50" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498534v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muratet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496305v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255102v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn d'Elia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300712v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300714v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300702v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642553363" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300711v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420488v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04557956v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300706v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03983079v3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588276v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paolillo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166800v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573469v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01252289v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05111488v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364494v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jb-mouret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2513-027X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137470002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/mouret_j_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9949-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868440v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Donoso Krauss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionis Totsila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lorenzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouxel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2412.17861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543267v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Flore" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Montes de Oca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70418" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Suarez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kartmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leidner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rossini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2024.3501954" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775869v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Tempez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44182-025-00032-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04408259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-03998-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gaier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Branke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2024.3376733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05056003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzilygeroudis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362547v5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3396094" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Procureur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunihiro Morishima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuaki Kuno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Manabe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuko Kitagawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36351-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Zhong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3318191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Anne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Dalin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bergonzani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3188884" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281827v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldez Gomes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dalin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3125058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03209269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laclau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Natalizio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2021.614206" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115242v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vianello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3086666" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982114v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101731" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02462935v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rituraj Kaushik" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desreumaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2019.00151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01735473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Lehman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Clune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Misevic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Adami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beaulieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/artl_a_00319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supratik Paul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Ciosek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Osborne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393432v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Vassiliades" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freek Stulp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calinon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2958211" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02456663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Penco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mingo Hoffman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Modugno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2020.2972847" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01986599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoston E Eiben" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Frances Kennedy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Valencia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42256-018-0009-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01817505v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Asteroth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00231" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01800749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rieffel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2017.0066" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884299v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cully" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Allocati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.00545" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Haasdijk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ARTL_e_00232" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2017.2735550" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01654641v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.11.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630260v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Nishio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature24647" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274231v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jolly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pittet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Houdelier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/11/1/016007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330681v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henok Mengistu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Huizinga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004829.s021" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1610.00946" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00143" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Schmitt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Aldama" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesh Tarapore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14422" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138901v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Olav Ellefsen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004128.s009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gusz Ae Eiben" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136711v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.03.046" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01150254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-014-0110-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hod Lipson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.2863" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932862v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Koos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364913499192" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264752v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tonelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079138" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687609v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00048" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687617v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2012.2185849" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687646v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12065-008-0015-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel De Margerie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arcady Meyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3182/2/4/002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491675v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Roman Blanco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05123517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemente Donoso" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05080807v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827434v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769902" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532964v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Anne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638529.3653993" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638203v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557124" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650144v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Bernardi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fleytoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399352v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590726" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590730" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoshi Wen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tiseo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmech.2022.3152844/mm2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265528v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids57100.2023.10375166" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740361v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn D'Elia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kober" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03949106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Maguire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ketz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Pilly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15908-4_21" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466780v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anji Ma" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03245005v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115203v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451961v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868800v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Justesen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Duque" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cabarcas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Risi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02909452v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555202v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390203" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Bossens" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02555221v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390221" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Radhakrishnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084619v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644063v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01884294v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768248v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205510" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768285v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cl&#233;ment" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxu Zhou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos G Tsagarakis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764739v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205602" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01768279v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pautrat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518814v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518786v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569948v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Spitz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouyarmane" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518698v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3071282" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518802v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01518764v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3082052" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01576683v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rama" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Goepp" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407757v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaios Papaspyros" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302658v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908875" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376288v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402502v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2908812.2908836" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300699v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300701v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jehanno" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300700v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-32621-6-ch011" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Alexandre Oliveira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2013.7029963" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633930v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687621v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001782" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633928v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Pinville" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001612" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687630v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Terekhov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094956" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300710v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Mouret" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2011.5945909" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V. Terekhov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586100WCCI" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987431v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687639v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Girard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1830483.1830592" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633927v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687633v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2010.5586158" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687644v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5651397" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473132v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1569988" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473153v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473147v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987432v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473135v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00413358v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300716v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687647v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69134-1_21" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300718v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Martinelli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987435v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Arcady Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987434v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ravasi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987436v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Adigbli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351238v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Angeli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Barate" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300724v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11840541_50" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498534v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muratet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496305v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Druot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255102v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn d'Elia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300712v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300714v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hallam" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15193-4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300702v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642553363" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300711v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420488v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04557956v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300706v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03983079v3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Andries" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588276v3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paolillo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166800v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573469v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01252289v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05111488v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364494v2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>