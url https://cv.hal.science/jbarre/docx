--- v0 (2026-03-26)
+++ v1 (2026-05-03)
@@ -480,555 +480,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fluctuating kinetics to fluctuating hydrodynamics: a $\Gamma$-Convergence of large deviations functionals approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a classification of bifurcations in Vlasov equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Bernardin</w:t>
+                <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Chétrite</w:t>
+                <w:t xml:space="preserve">D. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yash Chopra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauro Mariani</w:t>
+                <w:t xml:space="preserve">Y. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-020-02598-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (5), pp.052208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309363v1</w:t>
+                <w:t xml:space="preserve">hal-03889987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pattern formation through differential repulsion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From fluctuating kinetics to fluctuating hydrodynamics: a $\Gamma$-Convergence of large deviations functionals approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barre</w:t>
+                <w:t xml:space="preserve">Raphaël Chétrite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Degond</w:t>
+                <w:t xml:space="preserve">Yash Chopra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Peurichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ewelina Zatorska</w:t>
+                <w:t xml:space="preserve">Mauro Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (3), pp.307-352. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, pp.1095-1127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2020021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-020-02598-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499520v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic long-range interaction investigated with cold atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling pattern formation through differential repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mancois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Barré</w:t>
+                <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang Chi Kwong</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diane Peurichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Zatorska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.013311⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.307-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2020021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890009v1</w:t>
+                <w:t xml:space="preserve">hal-02499520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a classification of bifurcations in Vlasov equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Barre</w:t>
+                <w:t xml:space="preserve">Anisotropic long-range interaction investigated with cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Chi Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Métivier</w:t>
+                <w:t xml:space="preserve">Alain Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yamaguchi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (5), pp.052208. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.013311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.013311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889987v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional pseudo-gravity model: particles motion in a non-potential singular force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Crisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1060,209 +1060,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstable manifold expansion for Vlasov-Fokker-Planck equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Barré</w:t>
+                <w:t xml:space="preserve">Condensation with two constraints and disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Métivier</w:t>
+                <w:t xml:space="preserve">Léo Mangeolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (10), pp.4667-4691. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, April 2018, pp.043211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/aad3d8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aab67c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484226v1</w:t>
+                <w:t xml:space="preserve">hal-01686212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation with two constraints and disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Barre</w:t>
+                <w:t xml:space="preserve">Unstable manifold expansion for Vlasov-Fokker-Planck equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Mangeolle</w:t>
+                <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, April 2018, pp.043211. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (10), pp.4667-4691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aab67c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/aad3d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686212v1</w:t>
+                <w:t xml:space="preserve">hal-01484226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON RIGIDITY, ORIENTABILITY AND CORES OF RANDOM GRAPHS WITH SLIDERS</w:t>
               </w:r>
@@ -1343,51 +1343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Interactions Mediated by Dynamical Networks: Assessment of Macroscopic Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,51 +1473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On rigidity, orientability, and cores of random graphs with sliders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,51 +1581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Theory of Particle Interactions Mediated by Dynamical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Zatorska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1685,51 +1685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density large deviations for multidimensional stochastic hyperbolic conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chetrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1776,64 +1776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations and singularities for coupled oscillators with inertia and frustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (21), pp.214102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1861,2676 +1861,2685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau damping and inhomogeneous reference states</w:t>
+                <w:t xml:space="preserve">From Vlasov–Poisson and Vlasov–Poisson–Fokker–Planck Systems to Incompressible Euler Equations: the case with finite charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
+                <w:t xml:space="preserve">David Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.247-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086407v1</w:t>
+                <w:t xml:space="preserve">hal-01121534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the neighborhood of an inhomogeneous stable stationary solution of the Vlasov equation -Case of the Hamiltonian mean-field model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Vlasov--Poisson and Vlasov--Poisson--Fokker--Planck systems to incompressible Euler Equations: the case with finite charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yoshiyuki Yamaguchi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (081502)</w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.247-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141165v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Vlasov–Poisson and Vlasov–Poisson–Fokker–Planck Systems to Incompressible Euler Equations: the case with finite charge</w:t>
+                <w:t xml:space="preserve">Landau damping and inhomogeneous reference states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nader Masmoudi</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121534v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Vlasov--Poisson and Vlasov--Poisson--Fokker--Planck systems to incompressible Euler Equations: the case with finite charge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the neighborhood of an inhomogeneous stable stationary solution of the Vlasov equation -Case of the Hamiltonian mean-field model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nader Masmoudi</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.247-296</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (081502)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270346v1</w:t>
+                <w:t xml:space="preserve">hal-01141165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical pattern formation in two-dimensional fluids and Landau pole bifurcation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motility-Induced Phase Separation of Active Particles in the Presence of Velocity Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chétrite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun Ogawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Barré</w:t>
+                <w:t xml:space="preserve">Massimiliano Muratori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidetoshi Morita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
+                <w:t xml:space="preserve">Fernando Peruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.9. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-014-1008-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086377v1</w:t>
+                <w:t xml:space="preserve">hal-01086368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Heisenberg spins with long-range interactions: relaxation to equilibrium for finite systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical pattern formation in two-dimensional fluids and Landau pole bifurcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shamik Gupta</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidetoshi Morita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/02/P02017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086418v1</w:t>
+                <w:t xml:space="preserve">hal-01086377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maths au maquis</w:t>
+                <w:t xml:space="preserve">Classical Heisenberg spins with long-range interactions: relaxation to equilibrium for finite systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamik Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, P02017, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/02/P02017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279775v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigidité et percolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/vakx-kh62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279774v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility-Induced Phase Separation of Active Particles in the Presence of Velocity Alignment</w:t>
+                <w:t xml:space="preserve">Maths au maquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Peruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086368v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On algebraic damping close to inhomogeneous Vlasov equilibria in multi-dimensional spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.225501. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/46/22/225501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Models of Rigidity and Renormalization</w:t>
+                <w:t xml:space="preserve">Banks connectivity, credit risk transfer and stability of the banking system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Raybaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 146, pp.359</w:t>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1), pp.75-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764936v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banks connectivity, credit risk transfer and stability of the banking system</w:t>
+                <w:t xml:space="preserve">Combinatorial Models of Rigidity and Renormalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Economic Review </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (1), pp.75-96</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 146, pp.359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640936v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic damping in the one-dimensional Vlasov equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44, pp.405502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of trajectories for N -particles dynamics with singular potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breathing Dynamics for Systems of Interacting Particles in the Microcanonical and Canonical Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
+                <w:t xml:space="preserve">B. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472158v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing Dynamics for Systems of Interacting Particles in the Microcanonical and Canonical Descriptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of trajectories for N -particles dynamics with singular potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+                <w:t xml:space="preserve">Maxime Hauray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Kaiser</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (7), pp.P07005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/07/P07005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822018v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum entropy principle explains quasi-stationary states in systems with long-range interactions: the example of the Hamiltonian Mean Field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Antoniazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duccio Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Chavanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (1), pp.011112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.01112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics and long range interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, xx, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2006.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vlasov equation and the Hamiltonian mean-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 365, pp.177-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2006.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large deviation techniques applied to systems with long-range interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 119, pp.677-713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability criteria of the Vlasov equation and quasi-stationary states of the HMF model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical theory of high-gain free-electron laser saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ruffo</w:t>
+                <w:t xml:space="preserve">Giovanni de Ninno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duccio Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.045501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.045501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008414v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical theory of high-gain free-electron laser saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability criteria of the Vlasov equation and quasi-stationary states of the HMF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Y. Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 337, pp.36-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014128v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcanonical solution of lattice models with long range interactions</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium states as statistical equilibria of an effective dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89, pp.110601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.110601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014132v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth and long-time stabilization of out-of-equilibrium coherent structures</w:t>
+                <w:t xml:space="preserve">Microcanonical solution of lattice models with long range interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 305, No.1-2, pp.172-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014133v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium states as statistical equilibria of an effective dynamics</w:t>
+                <w:t xml:space="preserve">Birth and long-time stabilization of out-of-equilibrium coherent structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29, pp.577-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00342-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.110601⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00014126v1</w:t>
+                <w:t xml:space="preserve">hal-00014133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov exponents as a dynamical indicator of a phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 55, pp.164-170. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00396-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering in a model with repulsive long-range interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 295, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4540,443 +4549,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating kinetic theory and fluctuating hydrodynamics of aligning active particles: the dilute limit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slow-fast dynamics in stochastic Lotka-Volterra systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouassim Feliachi</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03703541v1</w:t>
+                <w:t xml:space="preserve">hal-03806991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-fast dynamics in stochastic Lotka-Volterra systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluctuating kinetic theory and fluctuating hydrodynamics of aligning active particles: the dilute limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassim Feliachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Nardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806991v1</w:t>
+                <w:t xml:space="preserve">hal-03703541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a measurement of the Debye length in very large Magneto-Optical traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Metivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations and singularities for coupled oscillators with inertia and frustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional pseudo-gravity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Crisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4984,302 +4993,302 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On algebraic damping close to inhomogeneous Vlasov equilibria in multi-dimensional spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki y Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between nonlinear dynamics and statistical mechanics in a simple one-dimensional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Qasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Inequivalence in Mean-field Models of Magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mukamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5289,91 +5298,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics: contributions to rigidity percolation and long range interacting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université de Nice-Sophia Antipolis, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01279773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5383,215 +5392,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and out of equilibrium phase transitions in systems with long range interactions and in 2D flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYNAMICS AND THERMODYNAMICS OF SYSTEMS WITH LONG RANGE INTERACTIONS: Theory and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Italy. pp.117-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics of systems with long range interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE THIRD 21COE SYMPOSIUM: ASTROPHYSICS AS INTERDISCIPLINARY SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tokyo, Japon, 1-3 septembre 2005, Japan. pp.28-26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/31/1/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5601,114 +5610,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mecanique statistique et dynamique hors equilibre de systemes avec interactions a longue portee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Ecole normale supérieure de lyon - ENS LYON, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00430889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5776,51 +5785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B14A4FBD"/>
+    <w:nsid w:val="982284AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6007,51 +6016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7460-8524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078795699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Yamaguchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rk58-1347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054203" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dobson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ottobre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Zatorska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1328646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Chopra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02598-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2020021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mancois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chi Kwong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Olivetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.013311" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;tivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Crisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aad3d8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mangeolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab67c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Mitsche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peurichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zatorska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-017-9408-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1085310" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465293v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chetrite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1935-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.214102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141165v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Masmoudi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.24" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270346v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ogawa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Morita" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Gupta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/02/P02017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086368v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Muratori" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1008-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/22/225501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764936v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raybaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Torre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hauray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/07/P07005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822018v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169663v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antoniazzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Fanelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.01112" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RLPM5RD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ruffo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.01.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.045501" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014132v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014133v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00342-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014126v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.110601" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00396-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Feliachi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03806991v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Panel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki y Yamaguchi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qasmi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014127v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01279773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257073v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/31/1/003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430889v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7460-8524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078795699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Yamaguchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rk58-1347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054203" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dobson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ottobre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Zatorska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1328646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;tivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Chopra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02598-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2020021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mancois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chi Kwong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Olivetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.013311" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Crisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mangeolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab67c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aad3d8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Mitsche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peurichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zatorska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-017-9408-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1085310" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465293v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chetrite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1935-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.214102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Masmoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.24" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Muratori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1008-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ogawa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Morita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Gupta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/02/P02017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/vakx-kh62" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/22/225501" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raybaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Torre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822018v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hauray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/07/P07005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antoniazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Fanelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.01112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RLPM5RD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ruffo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.01.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.045501" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.110601" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00342-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00396-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03806991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Panel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Feliachi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379951v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki y Yamaguchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qasmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01279773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/31/1/003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>