--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -480,555 +480,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a classification of bifurcations in Vlasov equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From fluctuating kinetics to fluctuating hydrodynamics: a $\Gamma$-Convergence of large deviations functionals approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barre</w:t>
+                <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Métivier</w:t>
+                <w:t xml:space="preserve">Raphaël Chétrite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yamaguchi</w:t>
+                <w:t xml:space="preserve">Yash Chopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, pp.1095-1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-020-02598-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889987v1</w:t>
+                <w:t xml:space="preserve">hal-02309363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fluctuating kinetics to fluctuating hydrodynamics: a $\Gamma$-Convergence of large deviations functionals approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling pattern formation through differential repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Chétrite</w:t>
+                <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yash Chopra</w:t>
+                <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Mariani</w:t>
+                <w:t xml:space="preserve">Diane Peurichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewelina Zatorska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 180, pp.1095-1127. </w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.307-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-020-02598-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2020021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309363v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling pattern formation through differential repulsion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic long-range interaction investigated with cold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Degond</w:t>
+                <w:t xml:space="preserve">Vincent Mancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Peurichard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chang Chi Kwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2020021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (1), pp.013311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.013311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499520v1</w:t>
+                <w:t xml:space="preserve">hal-03890009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic long-range interaction investigated with cold atoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chang Chi Kwong</w:t>
+                <w:t xml:space="preserve">Towards a classification of bifurcations in Vlasov equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Olivetti</w:t>
+                <w:t xml:space="preserve">D. Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Viot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (1), pp.013311. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (5), pp.052208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.013311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.052208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890009v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional pseudo-gravity model: particles motion in a non-potential singular force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Crisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1066,51 +1066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation with two constraints and disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Mangeolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1343,51 +1343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Interactions Mediated by Dynamical Networks: Assessment of Macroscopic Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1473,51 +1473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On rigidity, orientability, and cores of random graphs with sliders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,51 +1581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Theory of Particle Interactions Mediated by Dynamical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewelina Zatorska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1685,51 +1685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density large deviations for multidimensional stochastic hyperbolic conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chetrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1776,64 +1776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations and singularities for coupled oscillators with inertia and frustration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117 (21), pp.214102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2105,51 +2105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landau damping and inhomogeneous reference states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2263,529 +2263,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motility-Induced Phase Separation of Active Particles in the Presence of Velocity Alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamical pattern formation in two-dimensional fluids and Landau pole bifurcation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Peruani</w:t>
+                <w:t xml:space="preserve">Hidetoshi Morita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.15. </w:t>
+              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-014-1008-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086368v1</w:t>
+                <w:t xml:space="preserve">hal-01086377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical pattern formation in two-dimensional fluids and Landau pole bifurcation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classical Heisenberg spins with long-range interactions: relaxation to equilibrium for finite systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shun Ogawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
+                <w:t xml:space="preserve">Shamik Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Online Archive (PROLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, P02017, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/02/P02017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086377v1</w:t>
+                <w:t xml:space="preserve">hal-01086418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical Heisenberg spins with long-range interactions: relaxation to equilibrium for finite systems</w:t>
+                <w:t xml:space="preserve">Rigidité et percolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shamik Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2014/02/P02017⟩</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/vakx-kh62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086418v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidité et percolation</w:t>
+                <w:t xml:space="preserve">Maths au maquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589972v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maths au maquis</w:t>
+                <w:t xml:space="preserve">Motility-Induced Phase Separation of Active Particles in the Presence of Velocity Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chétrite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Muratori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Peruani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-014-1008-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279775v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On algebraic damping close to inhomogeneous Vlasov equilibria in multi-dimensional spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2826,234 +2826,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banks connectivity, credit risk transfer and stability of the banking system</w:t>
+                <w:t xml:space="preserve">Combinatorial Models of Rigidity and Renormalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Economic Review </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 55 (1), pp.75-96</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 146, pp.359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640936v1</w:t>
+                <w:t xml:space="preserve">hal-00764936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Models of Rigidity and Renormalization</w:t>
+                <w:t xml:space="preserve">Banks connectivity, credit risk transfer and stability of the banking system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Raybaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 146, pp.359</w:t>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1), pp.75-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764936v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic damping in the one-dimensional Vlasov equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki Y. Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3085,252 +3085,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing Dynamics for Systems of Interacting Particles in the Microcanonical and Canonical Descriptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of trajectories for N -particles dynamics with singular potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marcos</w:t>
+                <w:t xml:space="preserve">Maxime Hauray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Kaiser</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (7), pp.P07005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2010/07/P07005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822018v1</w:t>
+                <w:t xml:space="preserve">hal-00472158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of trajectories for N -particles dynamics with singular potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breathing Dynamics for Systems of Interacting Particles in the Microcanonical and Canonical Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hauray</w:t>
+                <w:t xml:space="preserve">B. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Jabin</w:t>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transport Theory and Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472158v1</w:t>
+                <w:t xml:space="preserve">hal-00822018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum entropy principle explains quasi-stationary states in systems with long-range interactions: the example of the Hamiltonian Mean Field model</w:t>
               </w:r>
@@ -3463,51 +3463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics and long range interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, xx, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3566,51 +3566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vlasov equation and the Hamiltonian mean-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3696,51 +3696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large deviation techniques applied to systems with long-range interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3785,581 +3785,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical theory of high-gain free-electron laser saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability criteria of the Vlasov equation and quasi-stationary states of the HMF model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Y. Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 337, pp.36-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014128v1</w:t>
+                <w:t xml:space="preserve">hal-00008414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability criteria of the Vlasov equation and quasi-stationary states of the HMF model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical theory of high-gain free-electron laser saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Y. Yamaguchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Ruffo</w:t>
+                <w:t xml:space="preserve">Giovanni de Ninno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duccio Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69, pp.045501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.69.045501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008414v1</w:t>
+                <w:t xml:space="preserve">hal-00014128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium states as statistical equilibria of an effective dynamics</w:t>
+                <w:t xml:space="preserve">Microcanonical solution of lattice models with long range interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 305, No.1-2, pp.172-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014126v1</w:t>
+                <w:t xml:space="preserve">hal-00014132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcanonical solution of lattice models with long range interactions</w:t>
+                <w:t xml:space="preserve">Birth and long-time stabilization of out-of-equilibrium coherent structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29, pp.577-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00342-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014132v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth and long-time stabilization of out-of-equilibrium coherent structures</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium states as statistical equilibria of an effective dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ruffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29, pp.577-591. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89, pp.110601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00342-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.110601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014133v1</w:t>
+                <w:t xml:space="preserve">hal-00014126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov exponents as a dynamical indicator of a phase transition</w:t>
               </w:r>
@@ -4557,285 +4557,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-fast dynamics in stochastic Lotka-Volterra systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluctuating kinetic theory and fluctuating hydrodynamics of aligning active particles: the dilute limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassim Feliachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Nardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806991v1</w:t>
+                <w:t xml:space="preserve">hal-03703541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating kinetic theory and fluctuating hydrodynamics of aligning active particles: the dilute limit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slow-fast dynamics in stochastic Lotka-Volterra systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouassim Feliachi</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03703541v1</w:t>
+                <w:t xml:space="preserve">hal-03806991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a measurement of the Debye length in very large Magneto-Optical traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Metivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4941,51 +4941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional pseudo-gravity model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Crisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5029,51 +5029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On algebraic damping close to inhomogeneous Vlasov equilibria in multi-dimensional spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiyuki y Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5312,51 +5312,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics: contributions to rigidity percolation and long range interacting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physics [physics]. Université de Nice-Sophia Antipolis, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5406,51 +5406,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium and out of equilibrium phase transitions in systems with long range interactions and in 2D flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,51 +5501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics of systems with long range interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5785,51 +5785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="982284AD"/>
+    <w:nsid w:val="B0041035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6016,51 +6016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7460-8524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078795699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Yamaguchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rk58-1347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054203" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dobson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ottobre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Zatorska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1328646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;tivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Chopra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02598-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2020021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mancois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chi Kwong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Olivetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.013311" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Crisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mangeolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab67c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aad3d8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Mitsche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peurichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zatorska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-017-9408-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1085310" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465293v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chetrite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1935-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.214102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Masmoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.24" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Muratori" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1008-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ogawa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Morita" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086418v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Gupta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/02/P02017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/vakx-kh62" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/22/225501" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raybaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Torre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764936v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822018v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hauray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/07/P07005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antoniazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Fanelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.01112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RLPM5RD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ruffo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.01.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.045501" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.110601" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014133v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00342-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00396-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03806991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Panel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Feliachi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379951v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki y Yamaguchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qasmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01279773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/31/1/003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7460-8524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078795699" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Yamaguchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/rk58-1347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054203" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dobson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Ottobre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Zatorska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1328646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ch&#233;trite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Chopra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02598-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Peurichard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2020021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mancois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Chi Kwong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Olivetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.013311" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;tivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.052208" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Crisan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686212v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mangeolle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab67c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aad3d8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lelarge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Mitsche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819647v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carrillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Degond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peurichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zatorska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-017-9408-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1085310" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465293v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chetrite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-017-1935-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.214102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121534v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Masmoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.24" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Ogawa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetoshi Morita" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamik Gupta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2014/02/P02017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/vakx-kh62" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279775v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Muratori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-014-1008-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/22/225501" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640936v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Raybaut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Torre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hauray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Jabin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2010/07/P07005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antoniazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Fanelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Chavanis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.01112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RLPM5RD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ruffo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2006.01.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Yamaguchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni de Ninno" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.045501" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014132v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014133v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00342-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.110601" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014131v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00396-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Feliachi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Besse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Nardini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03806991v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Panel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853733v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaiser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labeyrie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379951v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiyuki y Yamaguchi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Qasmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014127v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mukamel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01279773v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/31/1/003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00430889v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>