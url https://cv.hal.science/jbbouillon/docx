--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -273,295 +273,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
+                <w:t xml:space="preserve">Validation and safety of AmbuLatory care for transient ischemic attack from emergency department (VALID study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+                <w:t xml:space="preserve">Maëlig Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+                <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">Xavier Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fantini</w:t>
+                <w:t xml:space="preserve">Julien Raconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, pp.111006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocn.2024.111006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378716v1</w:t>
+                <w:t xml:space="preserve">hal-05378725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and safety of AmbuLatory care for transient ischemic attack from emergency department (VALID study)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cambier</w:t>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Moisset</w:t>
+                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Raconnat</w:t>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ferrier</w:t>
+                <w:t xml:space="preserve">Maria Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 133, pp.111006. </w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocn.2024.111006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378725v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol publication rate and comparison between article, registry and protocol in RCTs</w:t>
               </w:r>
@@ -720,51 +720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Raconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Benamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -943,4179 +943,4179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-sectional study to assess job strain of emergency healthcare workers by Karasek questionnaire: The SEEK study</w:t>
+                <w:t xml:space="preserve">Ionized Magnesium: Interpretation and Interest in Atrial Fibrillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Trousselard</w:t>
+                <w:t xml:space="preserve">Louisa Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+                <w:t xml:space="preserve">Florence Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
+                <w:t xml:space="preserve">Ludovic Miraillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+                <w:t xml:space="preserve">Romain Eschalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1043110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15010236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312417v1</w:t>
+                <w:t xml:space="preserve">hal-04312472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency Providers' Knowledge and Attitudes Toward Hospice and Palliative Care: A Cross-Sectional Analysis Across 35 Emergency Departments in the United States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
+                <w:t xml:space="preserve">Anaphylaxie Coronaire ou Syndrome de Kounis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Siman</w:t>
+                <w:t xml:space="preserve">François Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Goldfeld</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Medicale de Liege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (7-8), pp.399-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320376v1</w:t>
+                <w:t xml:space="preserve">hal-04953781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol for investigating the clinical performance of an automated blood test for glial fibrillary acidic protein and ubiquitin carboxy-terminal hydrolase L1 blood concentrations in elderly patients with mild traumatic BRAIN Injury and reference values (BRAINI-2 Elderly European study): a prospective multicentre observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychometric Properties of the Functional Assessment of Cancer Therapy-General for Evaluating Quality of Life in Patients With Life-Limiting Illness in the Emergency Department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Yusufov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Lagares</w:t>
+                <w:t xml:space="preserve">Mara Flannery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Payen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odile Méjan</w:t>
+                <w:t xml:space="preserve">Kaitlyn van Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-071467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2022.0270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321501v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric Properties of the Functional Assessment of Cancer Therapy-General for Evaluating Quality of Life in Patients With Life-Limiting Illness in the Emergency Department</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergency Providers' Knowledge and Attitudes Toward Hospice and Palliative Care: A Cross-Sectional Analysis Across 35 Emergency Departments in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Siman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Goldfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miryam Yusufov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mara Flannery</w:t>
+                <w:t xml:space="preserve">Allison Cuthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kaitlyn van Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jpm.2022.0270⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 26 (9), pp.1252-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2022.0545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322133v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionized Magnesium: Interpretation and Interest in Atrial Fibrillation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Study protocol for investigating the clinical performance of an automated blood test for glial fibrillary acidic protein and ubiquitin carboxy-terminal hydrolase L1 blood concentrations in elderly patients with mild traumatic BRAIN Injury and reference values (BRAINI-2 Elderly European study): a prospective multicentre observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Lagares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Biberthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Khaled</w:t>
+                <w:t xml:space="preserve">M Antonia Poca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Vitte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Eschalier</w:t>
+                <w:t xml:space="preserve">Odile Méjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15010236⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.e071467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-071467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312472v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaphylaxie Coronaire ou Syndrome de Kounis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poverty, Health Care Access Barriers, and Functional Limitations among Individuals with Chronic Obstructive Pulmonary Disease: An 11-Year Cross-sectional Analysis, 2008–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajib Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omotola Akinsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Saget</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gauthier Arinxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Medicale de Liege</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Care for the Poor and Underserved</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (2), pp.652-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/hpu.2023.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953781v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of COVID-19 on Stress at Work During the First Wave of the Pandemic Among Emergency Health Care Workers</w:t>
+                <w:t xml:space="preserve">Cannabis Use in Physicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al’ai Alvarez</w:t>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Godet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/dmp.2023.134⟩</w:t>
+              <w:t xml:space="preserve">Medicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320777v1</w:t>
+                <w:t xml:space="preserve">hal-04322099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis Use in Physicians</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of COVID-19 on Stress at Work During the First Wave of the Pandemic Among Emergency Health Care Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Brousse</w:t>
+                <w:t xml:space="preserve">Marie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Laporte</w:t>
+                <w:t xml:space="preserve">Al’ai Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baker</w:t>
+                <w:t xml:space="preserve">Thomas Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (5), pp.29. </w:t>
+              <w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.e455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/dmp.2023.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04322099v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poverty, Health Care Access Barriers, and Functional Limitations among Individuals with Chronic Obstructive Pulmonary Disease: An 11-Year Cross-sectional Analysis, 2008–2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creatine supplementation and VO 2 max: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajib Paul</w:t>
+                <w:t xml:space="preserve">Damien Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omotola Akinsola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Arinxe</w:t>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Care for the Poor and Underserved</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/hpu.2023.0056⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (21), pp.4855-4866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2021.2008864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320251v1</w:t>
+                <w:t xml:space="preserve">hal-03483261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creatine supplementation and VO 2 max: a systematic review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gras</w:t>
+                <w:t xml:space="preserve">A cross-sectional study to assess job strain of emergency healthcare workers by Karasek questionnaire: The SEEK study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Bagheri</w:t>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63 (21), pp.4855-4866. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2021.2008864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1043110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03483261v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News in Emergency Medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substance use and pre-hospital crash injury severity among U.S. older adults: A five-year national cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bouzid</w:t>
+                <w:t xml:space="preserve">Marko Bukur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-G. Claret</w:t>
+                <w:t xml:space="preserve">Cherisse Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dousson</w:t>
+                <w:t xml:space="preserve">Charles Dimaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Korette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Jones</w:t>
+                <w:t xml:space="preserve">Corita Grudzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0480⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (10), pp.e0293138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0293138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320579v1</w:t>
+                <w:t xml:space="preserve">hal-04320239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived discrimination based on the symptoms of covid-19, mental health, and emotional responses–the international online COVISTRESS survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">News in Emergency Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Dambrun</w:t>
+                <w:t xml:space="preserve">P.-G. Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bonetto</w:t>
+                <w:t xml:space="preserve">O. Dousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislav Motak</w:t>
+                <w:t xml:space="preserve">G. Korette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien S Baker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reza Bagheri</w:t>
+                <w:t xml:space="preserve">N. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0279180. </w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.130-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975429v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance use and pre-hospital crash injury severity among U.S. older adults: A five-year national cross-sectional study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceived discrimination based on the symptoms of covid-19, mental health, and emotional responses–the international online COVISTRESS survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Bukur</w:t>
+                <w:t xml:space="preserve">Michaël Dambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherisse Berry</w:t>
+                <w:t xml:space="preserve">Eric Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dimaggio</w:t>
+                <w:t xml:space="preserve">Ladislav Motak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corita Grudzen</w:t>
+                <w:t xml:space="preserve">Julien S Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 (10), pp.e0293138. </w:t>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0279180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0293138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320239v1</w:t>
+                <w:t xml:space="preserve">hal-03975429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Absenteeism in a University Hospital Center between 2007 and 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of Visual Analogue Scales of job demand and job control at the workplace: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Millot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luc Vialatte</w:t>
+                <w:t xml:space="preserve">Georges Brousses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912966⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.e046403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853798v1</w:t>
+                <w:t xml:space="preserve">hal-03681460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of a Fixed 50:50 Mixture of Nitrous Oxide and Oxygen to Reduce Lumbar Puncture-Induced Pain in the Emergency Department: A Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissandre Nicot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Raconnat</w:t>
+                <w:t xml:space="preserve">Sophie Miallaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Steven Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm11061489⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (14), pp.8236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875985v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Variability in Hyperthyroidism: A Systematic Review and Meta-Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Brusseau</w:t>
+                <w:t xml:space="preserve">Work-related stress of companies' directors during the first lockdown due to the COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Tauveron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
+                <w:t xml:space="preserve">Carole Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Magnon</w:t>
+                <w:t xml:space="preserve">Audrey Vilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19063606⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.975953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03682651v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 lockdown and mental health: why we must look into oncology units</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Assessment of sick building syndrome using visual analog scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Olivier Bay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291720002500⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.13024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737570v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Visual Analogue Scales of job demand and job control at the workplace: a cross-sectional study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Negative Impact of Night Shifts on Diet in Emergency Healthcare Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Brousses</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ajebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046403⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14040829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681460v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">COVID-19 lockdown and mental health: why we must look into oncology units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (4), pp.787-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291720002500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03853951v1</w:t>
+                <w:t xml:space="preserve">hal-03737570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Negative Impact of Night Shifts on Diet in Emergency Healthcare Workers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cambier</w:t>
+                <w:t xml:space="preserve">Heart Rate Variability in Hyperthyroidism: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14040829⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03681359v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-related stress of companies' directors during the first lockdown due to the COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maelys Clinchamps</w:t>
+                <w:t xml:space="preserve">Prevalence of Post-Traumatic Stress Disorder (PTSD) in Healthcare Workers following the First SARS-CoV Epidemic of 2003: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Alberque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Mondillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien S. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.975953⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04320788v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sick building syndrome using visual analog scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gil Boudet</w:t>
+                <w:t xml:space="preserve">Does heart rate variability predict better executive functioning? A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Lesage</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155, pp.218-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ina.13024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03681474v1</w:t>
+                <w:t xml:space="preserve">hal-03851527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Post-Traumatic Stress Disorder (PTSD) in Healthcare Workers following the First SARS-CoV Epidemic of 2003: A Systematic Review and Meta-Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of Absenteeism in a University Hospital Center between 2007 and 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miallaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (20), pp.13069. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.12966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013069⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03851481v1</w:t>
+                <w:t xml:space="preserve">hal-03853798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does heart rate variability predict better executive functioning? A systematic review and meta-analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Use of a Fixed 50:50 Mixture of Nitrous Oxide and Oxygen to Reduce Lumbar Puncture-Induced Pain in the Emergency Department: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Mélissandre Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Miraillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 155, pp.218-236. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.1489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11061489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03851527v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DHEA as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Besson</w:t>
+                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Tarpin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laporte</w:t>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (24), pp.13328. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.688367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661639v1</w:t>
+                <w:t xml:space="preserve">hal-03403818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface Confinement: Evidence from Submariners of the Benefits of Mindfulness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ghrelin as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gibert</w:t>
+                <w:t xml:space="preserve">Brett Ashley Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12671-021-01677-7⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13030784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289762v1</w:t>
+                <w:t xml:space="preserve">hal-03403194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
+                <w:t xml:space="preserve">Tranexamic acid in non-traumatic intracranial bleeding: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien S. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13030784⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94727-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03403194v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHEA as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergency Department and Overcrowding During COVID-19 Outbreak; a Letter to Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Academic Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403818v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive performance of blood S100B in the management of patients over 65 years old with mild traumatic brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Oris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kahouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.glab055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gerona/glab055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tranexamic acid in non-traumatic intracranial bleeding: a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farès Moustafa</w:t>
+                <w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94727-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.13328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336430v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency Department and Overcrowding During COVID-19 Outbreak; a Letter to Editor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subsurface Confinement: Evidence from Submariners of the Benefits of Mindfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Academic Emergency Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2218-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12671-021-01677-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973796v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Home Exercise Training in Patients with Nonspecific Low-Back Pain: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Bagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukadike C. Ugbolue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5231,51 +5231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jabaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Flannery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5320,342 +5320,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
+                <w:t xml:space="preserve">Stress among Emergency Health Care Workers on Nuclear or Radiation Disaster: A Preliminary State Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Flannery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (10), pp.3350. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (16), pp.8384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13103350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18168384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403165v1</w:t>
+                <w:t xml:space="preserve">hal-03394689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress among Emergency Health Care Workers on Nuclear or Radiation Disaster: A Preliminary State Survey</w:t>
+                <w:t xml:space="preserve">Leptin as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Pelissier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (16), pp.8384. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.3350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18168384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13103350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394689v1</w:t>
+                <w:t xml:space="preserve">hal-03403165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run or Die: A Didactique Case Report of a Rare Cause of Lactic Acidosis in Emergency Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6274,355 +6274,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnésium ionisé: interprétation et intérêt dans la fibrillation atriale de novo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport du supar pour des malades en situation d’incertitude d’aval des urgences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bouvier</w:t>
+                <w:t xml:space="preserve">Ando Rajemisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Brailova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Urgences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035956v1</w:t>
+                <w:t xml:space="preserve">hal-05035980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du supar pour des malades en situation d’incertitude d’aval des urgences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorian Teissandier</w:t>
+                <w:t xml:space="preserve">Magnésium ionisé: interprétation et intérêt dans la fibrillation atriale de novo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Urgences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035980v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du COVID sur le stress des soignants de l'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Urgences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
@@ -6664,90 +6664,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress physiologique et psychosocial : l'intérêt des biomarqueurs du stress en médecine du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail (CNMST 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t>
@@ -6821,90 +6821,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol of the Study on Emergency Health Care Workers’ Responses Evaluated by Karasek Questionnaire: The SEEK-Study Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.4068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7222,51 +7222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E4C2ABC"/>
+    <w:nsid w:val="B79D8553"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7453,51 +7453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbbouillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542818v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Charkhabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Le Berre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raconnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocn.2024.111006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chazeron Ingrid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02471-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benamor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10140-024-02206-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Freund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cancella de Abreu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Lebal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07509-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseun John Adeyemi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1043110" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Siman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Goldfeld" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Cuthel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2022.0545" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Lagares" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biberthaler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antonia Poca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile M&#233;jan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-071467" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Yusufov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseun Adeyemi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Flannery" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn van Allen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2022.0270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Khaled" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vitte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miraillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010236" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#8217;ai Alvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2023.134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Paul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omotola Akinsola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Arinxe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/hpu.2023.0056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Chris Ugbolue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2008864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320579v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Claret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dousson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Korette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279180" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320239v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bukur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherisse Berry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dimaggio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corita Grudzen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Millot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912966" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03875985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Nicot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061489" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brusseau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063606" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03737570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Croizier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002500" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03681460v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousses" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046403" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ajebo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040829" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeanton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.975953" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03681474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alberque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mondillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.07.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafontaine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-021-01677-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403194v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ashley Gordon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030784" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.688367" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03249807v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kahouadji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durif" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab055" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336430v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94727-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Quentin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike C. Ugbolue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168430" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jabaudon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duchenne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225223" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403165v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103350" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394689v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168384" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390983v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5671296" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104118" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehani Mikolajczyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rousson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cambon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Acqua" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lys Clinchamps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236465" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035931v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miraillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035939v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035956v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035980v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rajemisa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403138v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04091809v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC064" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262318v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbbouillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542818v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Charkhabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Le Berre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raconnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocn.2024.111006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chazeron Ingrid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02471-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benamor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10140-024-02206-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Freund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cancella de Abreu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Lebal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07509-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Khaled" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vitte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miraillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010236" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Yusufov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseun Adeyemi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Flannery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn van Allen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2022.0270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseun John Adeyemi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Siman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Goldfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Cuthel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2022.0545" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Lagares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biberthaler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antonia Poca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile M&#233;jan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-071467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Paul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omotola Akinsola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Arinxe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/hpu.2023.0056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#8217;ai Alvarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2023.134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Chris Ugbolue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2008864" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1043110" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bukur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherisse Berry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dimaggio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corita Grudzen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320579v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Claret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dousson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Korette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0480" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279180" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03681460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousses" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046403" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeanton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.975953" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03681474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Croizier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ajebo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040829" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03737570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002500" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brusseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063606" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alberque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mondillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013069" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851527v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.07.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Millot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912966" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03875985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Nicot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061489" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.688367" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403194v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ashley Gordon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030784" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94727-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03249807v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kahouadji" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-021-01677-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Quentin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike C. Ugbolue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168430" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jabaudon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duchenne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225223" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394689v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168384" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103350" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390983v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5671296" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104118" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehani Mikolajczyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rousson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cambon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Acqua" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lys Clinchamps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236465" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035931v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miraillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035939v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rajemisa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035956v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403138v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04091809v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC064" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262318v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>