--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -105,5975 +105,6243 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Visual Analogue Scales to Assess Occupational Stress Compared to the Karasek Questionnaire: A Cross Sectional Study</w:t>
+                <w:t xml:space="preserve">Performance of GFAP and UCH-L1 compared to S100B in detecting intracranial injury: influence of age, hemolysis, neurodegenerative diseases, and extracranial fractures in a prospective cohort of over 1,000 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+                <w:t xml:space="preserve">Antoine Puravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Zak</w:t>
+                <w:t xml:space="preserve">Julie Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21 (2), pp.e0340209. </w:t>
+              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64 (2), pp.368-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0340209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/cclm-2025-1129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05542818v1</w:t>
+                <w:t xml:space="preserve">hal-05590797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and safety of AmbuLatory care for transient ischemic attack from emergency department (VALID study)</w:t>
+                <w:t xml:space="preserve">Validation of Visual Analogue Scales to Assess Occupational Stress Compared to the Karasek Questionnaire: A Cross Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlig Le Berre</w:t>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cambier</w:t>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Moisset</w:t>
+                <w:t xml:space="preserve">Morteza Charkhabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Raconnat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Ferrier</w:t>
+                <w:t xml:space="preserve">Marek Zak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocn.2024.111006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (2), pp.e0340209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0340209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378725v1</w:t>
+                <w:t xml:space="preserve">halshs-05542818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol publication rate and comparison between article, registry and protocol in RCTs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation and safety of AmbuLatory care for transient ischemic attack from emergency department (VALID study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mathieu</w:t>
+                <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Xavier Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Renard Triché</w:t>
+                <w:t xml:space="preserve">Julien Raconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">de Chazeron Ingrid</w:t>
+                <w:t xml:space="preserve">Anna Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-025-02471-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, pp.111006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocn.2024.111006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318210v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of discordance between radiologists and emergency physicians of RADIOgraphs among discharged patients in an emergency department: the RADIO-ED study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Protocol publication rate and comparison between article, registry and protocol in RCTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Laurent Renard Triché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Raconnat</w:t>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Benamor</w:t>
+                <w:t xml:space="preserve">de Chazeron Ingrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergency Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10140-024-02206-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-025-02471-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412785v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the 1-h bundle on mortality in patients with suspected sepsis in the emergency department: a stepped wedge cluster randomized clinical trial</w:t>
+                <w:t xml:space="preserve">S100B vs. “GFAP and UCH-L1” assays in the management of mTBI patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonathan Freund</w:t>
+                <w:t xml:space="preserve">Charlotte Oris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Cancella de Abreu</w:t>
+                <w:t xml:space="preserve">Samy Kahouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Lebal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lafon</w:t>
+                <w:t xml:space="preserve">Gabriel Dhaiby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-024-07509-1⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (5), pp.891-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cclm-2023-1238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660038v1</w:t>
+                <w:t xml:space="preserve">hal-05590811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionized Magnesium: Interpretation and Interest in Atrial Fibrillation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Assessment of discordance between radiologists and emergency physicians of RADIOgraphs among discharged patients in an emergency department: the RADIO-ED study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Khaled</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Eschalier</w:t>
+                <w:t xml:space="preserve">Mouna Benamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15010236⟩</w:t>
+              <w:t xml:space="preserve">Emergency Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10140-024-02206-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312472v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaphylaxie Coronaire ou Syndrome de Kounis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Effect of the 1-h bundle on mortality in patients with suspected sepsis in the emergency department: a stepped wedge cluster randomized clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Cancella de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Saget</w:t>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peschanski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Medicale de Liege</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (7), pp.1086-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-024-07509-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953781v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric Properties of the Functional Assessment of Cancer Therapy-General for Evaluating Quality of Life in Patients With Life-Limiting Illness in the Emergency Department</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miryam Yusufov</w:t>
+                <w:t xml:space="preserve">A cross-sectional study to assess job strain of emergency healthcare workers by Karasek questionnaire: The SEEK study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Flannery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaitlyn van Allen</w:t>
+                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jpm.2022.0270⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1043110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322133v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency Providers' Knowledge and Attitudes Toward Hospice and Palliative Care: A Cross-Sectional Analysis Across 35 Emergency Departments in the United States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study protocol for investigating the clinical performance of an automated blood test for glial fibrillary acidic protein and ubiquitin carboxy-terminal hydrolase L1 blood concentrations in elderly patients with mild traumatic BRAIN Injury and reference values (BRAINI-2 Elderly European study): a prospective multicentre observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Siman</w:t>
+                <w:t xml:space="preserve">Alfonso Lagares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Goldfeld</w:t>
+                <w:t xml:space="preserve">Jean-François Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Cuthel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Peter Biberthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Antonia Poca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Méjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jpm.2022.0545⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.e071467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-071467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320376v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol for investigating the clinical performance of an automated blood test for glial fibrillary acidic protein and ubiquitin carboxy-terminal hydrolase L1 blood concentrations in elderly patients with mild traumatic BRAIN Injury and reference values (BRAINI-2 Elderly European study): a prospective multicentre observational study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Payen</w:t>
+                <w:t xml:space="preserve">Anaphylaxie Coronaire ou Syndrome de Kounis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Biberthaler</w:t>
+                <w:t xml:space="preserve">François Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Antonia Poca</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Medicale de Liege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (7-8), pp.399-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321501v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poverty, Health Care Access Barriers, and Functional Limitations among Individuals with Chronic Obstructive Pulmonary Disease: An 11-Year Cross-sectional Analysis, 2008–2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
+                <w:t xml:space="preserve">Ionized Magnesium: Interpretation and Interest in Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajib Paul</w:t>
+                <w:t xml:space="preserve">Ludovic Miraillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omotola Akinsola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Arinxe</w:t>
+                <w:t xml:space="preserve">Romain Eschalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Care for the Poor and Underserved</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/hpu.2023.0056⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320251v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis Use in Physicians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychometric Properties of the Functional Assessment of Cancer Therapy-General for Evaluating Quality of Life in Patients With Life-Limiting Illness in the Emergency Department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Yusufov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Naillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Brousse</w:t>
+                <w:t xml:space="preserve">Mara Flannery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Laporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Baker</w:t>
+                <w:t xml:space="preserve">Kaitlyn van Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2022.0270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04322099v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of COVID-19 on Stress at Work During the First Wave of the Pandemic Among Emergency Health Care Workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergency Providers' Knowledge and Attitudes Toward Hospice and Palliative Care: A Cross-Sectional Analysis Across 35 Emergency Departments in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Siman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dupuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">Keith Goldfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al’ai Alvarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
+                <w:t xml:space="preserve">Allison Cuthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/dmp.2023.134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (9), pp.1252-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2022.0545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320777v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creatine supplementation and VO 2 max: a systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poverty, Health Care Access Barriers, and Functional Limitations among Individuals with Chronic Obstructive Pulmonary Disease: An 11-Year Cross-sectional Analysis, 2008–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajib Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gras</w:t>
+                <w:t xml:space="preserve">Omotola Akinsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+                <w:t xml:space="preserve">Gauthier Arinxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2021.2008864⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Care for the Poor and Underserved</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (2), pp.652-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/hpu.2023.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03483261v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-sectional study to assess job strain of emergency healthcare workers by Karasek questionnaire: The SEEK study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Cannabis Use in Physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Trousselard</w:t>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+                <w:t xml:space="preserve">Julien Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1043110⟩</w:t>
+              <w:t xml:space="preserve">Medicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04312417v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance use and pre-hospital crash injury severity among U.S. older adults: A five-year national cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
+                <w:t xml:space="preserve">Influence of COVID-19 on Stress at Work During the First Wave of the Pandemic Among Emergency Health Care Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Bukur</w:t>
+                <w:t xml:space="preserve">Al’ai Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherisse Berry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corita Grudzen</w:t>
+                <w:t xml:space="preserve">Thomas Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0293138⟩</w:t>
+              <w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.e455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dmp.2023.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320239v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News in Emergency Medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creatine supplementation and VO 2 max: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bouzid</w:t>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-G. Claret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Jones</w:t>
+                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0480⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (21), pp.4855-4866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2021.2008864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04320579v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived discrimination based on the symptoms of covid-19, mental health, and emotional responses–the international online COVISTRESS survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">News in Emergency Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-G. Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Dambrun</w:t>
+                <w:t xml:space="preserve">G. Korette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bonetto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Reza Bagheri</w:t>
+                <w:t xml:space="preserve">N. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279180⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.130-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975429v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Visual Analogue Scales of job demand and job control at the workplace: a cross-sectional study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+                <w:t xml:space="preserve">Perceived discrimination based on the symptoms of covid-19, mental health, and emotional responses–the international online COVISTRESS survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Dambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Brousses</w:t>
+                <w:t xml:space="preserve">Ladislav Motak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien S Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046403⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0279180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681460v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Substance use and pre-hospital crash injury severity among U.S. older adults: A five-year national cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+                <w:t xml:space="preserve">Marko Bukur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Miallaret</w:t>
+                <w:t xml:space="preserve">Cherisse Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Steven Baker</w:t>
+                <w:t xml:space="preserve">Charles Dimaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corita Grudzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (10), pp.e0293138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0293138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853951v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-related stress of companies' directors during the first lockdown due to the COVID-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Jeanton</w:t>
+                <w:t xml:space="preserve">Validation of Visual Analogue Scales of job demand and job control at the workplace: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vilmant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maelys Clinchamps</w:t>
+                <w:t xml:space="preserve">Georges Brousses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.975953⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.e046403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320788v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sick building syndrome using visual analog scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">COVID-19 lockdown and mental health: why we must look into oncology units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.13024⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (4), pp.787-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291720002500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681474v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Negative Impact of Night Shifts on Diet in Emergency Healthcare Workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Heart Rate Variability in Hyperthyroidism: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">Igor Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyne Croizier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cambier</w:t>
+                <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14040829⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03681359v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 lockdown and mental health: why we must look into oncology units</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Olivier Bay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miallaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Steven Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291720002500⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (14), pp.8236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737570v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Variability in Hyperthyroidism: A Systematic Review and Meta-Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
+                <w:t xml:space="preserve">Work-related stress of companies' directors during the first lockdown due to the COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Magnon</w:t>
+                <w:t xml:space="preserve">Carole Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19063606⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.975953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03682651v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Post-Traumatic Stress Disorder (PTSD) in Healthcare Workers following the First SARS-CoV Epidemic of 2003: A Systematic Review and Meta-Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurie Mondillon</w:t>
+                <w:t xml:space="preserve">Assessment of sick building syndrome using visual analog scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien S. Baker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph192013069⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.13024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03851481v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does heart rate variability predict better executive functioning? A systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+                <w:t xml:space="preserve">The Negative Impact of Night Shifts on Diet in Emergency Healthcare Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Benson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Éric Ajebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 155, pp.218-236. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu14040829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03851527v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Absenteeism in a University Hospital Center between 2007 and 2019</w:t>
+                <w:t xml:space="preserve">Prevalence of Post-Traumatic Stress Disorder (PTSD) in Healthcare Workers following the First SARS-CoV Epidemic of 2003: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Millot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Luc Vialatte</w:t>
+                <w:t xml:space="preserve">Bastien Alberque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Mondillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien S. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 19 (19), pp.12966. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912966⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 19 (20), pp.13069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph192013069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853798v1</w:t>
+                <w:t xml:space="preserve">hal-03851481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of a Fixed 50:50 Mixture of Nitrous Oxide and Oxygen to Reduce Lumbar Puncture-Induced Pain in the Emergency Department: A Randomized Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Raconnat</w:t>
+                <w:t xml:space="preserve">Does heart rate variability predict better executive functioning? A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155, pp.218-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11061489⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03875985v1</w:t>
+                <w:t xml:space="preserve">hal-03851527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHEA as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of Absenteeism in a University Hospital Center between 2007 and 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farès Moustafa</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miallaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.688367⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.12966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403818v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The Use of a Fixed 50:50 Mixture of Nitrous Oxide and Oxygen to Reduce Lumbar Puncture-Induced Pain in the Emergency Department: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissandre Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Miraillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13030784⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11061489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03403194v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tranexamic acid in non-traumatic intracranial bleeding: a systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ghrelin as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Farès Moustafa</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Ashley Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94727-y⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13030784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03336430v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency Department and Overcrowding During COVID-19 Outbreak; a Letter to Editor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">DHEA as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Academic Emergency Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.688367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973796v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive performance of blood S100B in the management of patients over 65 years old with mild traumatic brain injury</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Durif</w:t>
+                <w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glab055⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.13328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249807v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laporte</w:t>
+                <w:t xml:space="preserve">Subsurface Confinement: Evidence from Submariners of the Benefits of Mindfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2218-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12671-021-01677-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661639v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface Confinement: Evidence from Submariners of the Benefits of Mindfulness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gibert</w:t>
+                <w:t xml:space="preserve">Predictive performance of blood S100B in the management of patients over 65 years old with mild traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Oris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Kahouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12671-021-01677-7⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.glab055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glab055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289762v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Home Exercise Training in Patients with Nonspecific Low-Back Pain: A Systematic Review and Meta-Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergency Department and Overcrowding During COVID-19 Outbreak; a Letter to Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Academic Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18168430⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03341388v1</w:t>
+                <w:t xml:space="preserve">hal-04973796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Air Transport on SpO2/FiO2 among Critical COVID-19 Patients during the First Pandemic Wave in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Tranexamic acid in non-traumatic intracranial bleeding: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Duchenne</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien S. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10225223⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94727-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483125v1</w:t>
+                <w:t xml:space="preserve">hal-03336430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress among Emergency Health Care Workers on Nuclear or Radiation Disaster: A Preliminary State Survey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Effect of Home Exercise Training in Patients with Nonspecific Low-Back Pain: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukadike C. Ugbolue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (16), pp.8384. </w:t>
+              <w:t xml:space="preserve">, 2021, 18 (16), pp.8430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18168384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18168430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394689v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Impact of Air Transport on SpO2/FiO2 among Critical COVID-19 Patients during the First Pandemic Wave in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jabaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Flannery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Duchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13103350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (22), pp.5223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10225223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403165v1</w:t>
+                <w:t xml:space="preserve">hal-03483125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run or Die: A Didactique Case Report of a Rare Cause of Lactic Acidosis in Emergency Medicine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Leptin as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Reports in Emergency Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2020/5671296⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.3350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13103350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03390983v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronavirus and quarantine: will we sacrifice our elderly to protect them?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Stress among Emergency Health Care Workers on Nuclear or Radiation Disaster: A Preliminary State Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Flannery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2020.104118⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (16), pp.8384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18168384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977870v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les motivations des patients consultant au service d’accueil des urgences pour des motifs relevant d’une consultation de médecine générale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Run or Die: A Didactique Case Report of a Rare Cause of Lactic Acidosis in Emergency Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Case Reports in Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2020/5671296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391086v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coronavirus and quarantine: will we sacrifice our elderly to protect them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90, pp.104118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2020.104118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles sont les motivations des patients consultant au service d’accueil des urgences pour des motifs relevant d’une consultation de médecine générale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehani Mikolajczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dall'Acqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161 (100-105)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time and Covid-19 stress in the lockdown situation: Time free,«Dying» of boredom and sadness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maélys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (8), pp.e0236465. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0236465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6083,180 +6351,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mythes en médecine d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Miraillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer l’incertitude diagnostique en médecine d’Urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Urgences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Médecine d'Urgence, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6266,684 +6534,847 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du supar pour des malades en situation d’incertitude d’aval des urgences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Magnésium ionisé: interprétation et intérêt dans la fibrillation atriale de novo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Urgences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035980v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnésium ionisé: interprétation et intérêt dans la fibrillation atriale de novo</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Apport du supar pour des malades en situation d’incertitude d’aval des urgences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ando Rajemisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Brailova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Teissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Urgences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035956v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du COVID sur le stress des soignants de l'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Urgences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress physiologique et psychosocial : l'intérêt des biomarqueurs du stress en médecine du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail (CNMST 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge des arthralgies aux urgences (en dehors des atteintes traumatiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Teissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eva Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1959-5182(21)65331-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol of the Study on Emergency Health Care Workers’ Responses Evaluated by Karasek Questionnaire: The SEEK-Study Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.4068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph18084068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6953,100 +7384,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine d’urgence, nutrition et biomarqueurs du stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé. Université Clermont Auvergne, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022UCFAC064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04091809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7056,105 +7487,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine d’Urgence, Stress et Biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. École Doctorale des Sciences de la Vie, Santé, Agronomie, Environnement, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05262318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7222,51 +7653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B79D8553"/>
+    <w:nsid w:val="B519781B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7453,51 +7884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbbouillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542818v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Charkhabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Le Berre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raconnat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocn.2024.111006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chazeron Ingrid" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02471-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benamor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10140-024-02206-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Freund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cancella de Abreu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Lebal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07509-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Khaled" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vitte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miraillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010236" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Yusufov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseun Adeyemi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Flannery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn van Allen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2022.0270" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseun John Adeyemi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Siman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Goldfeld" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Cuthel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2022.0545" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Lagares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biberthaler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antonia Poca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile M&#233;jan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-071467" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Paul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omotola Akinsola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Arinxe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/hpu.2023.0056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320777v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#8217;ai Alvarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2023.134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Chris Ugbolue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2008864" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1043110" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bukur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherisse Berry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dimaggio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corita Grudzen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320579v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Claret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dousson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Korette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0480" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279180" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03681460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousses" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046403" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeanton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.975953" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03681474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13024" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Croizier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ajebo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040829" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03737570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002500" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682651v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brusseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063606" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alberque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mondillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013069" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851527v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.07.008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853798v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Millot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912966" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03875985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Nicot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061489" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.688367" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403194v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ashley Gordon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030784" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94727-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03249807v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kahouadji" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab055" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289762v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafontaine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-021-01677-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341388v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Quentin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike C. Ugbolue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168430" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jabaudon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duchenne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225223" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394689v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168384" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103350" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390983v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5671296" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977870v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104118" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehani Mikolajczyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rousson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cambon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Acqua" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921147v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lys Clinchamps" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236465" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035931v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miraillet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035939v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035980v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rajemisa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035956v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403138v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04091809v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC064" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262318v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbbouillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590797v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puravet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2025-1129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Charkhabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Le Berre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raconnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocn.2024.111006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chazeron Ingrid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02471-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kahouadji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dhaiby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2023-1238" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benamor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10140-024-02206-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Freund" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cancella de Abreu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Lebal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07509-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseun John Adeyemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1043110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Lagares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biberthaler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antonia Poca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile M&#233;jan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-071467" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Khaled" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vitte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miraillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010236" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Yusufov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseun Adeyemi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Flannery" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn van Allen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2022.0270" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Siman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Goldfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Cuthel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2022.0545" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Paul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omotola Akinsola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Arinxe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/hpu.2023.0056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#8217;ai Alvarez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2023.134" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Chris Ugbolue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2008864" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Claret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dousson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Korette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0480" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279180" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bukur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherisse Berry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dimaggio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corita Grudzen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293138" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03681460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousses" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046403" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03737570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Croizier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002500" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brusseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeanton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.975953" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03681474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ajebo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040829" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alberque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mondillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013069" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.07.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Millot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912966" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03875985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Nicot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061489" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403194v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ashley Gordon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030784" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.688367" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafontaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-021-01677-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03249807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab055" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973796v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336430v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94727-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Quentin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike C. Ugbolue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168430" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jabaudon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duchenne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225223" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403165v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103350" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168384" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5671296" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104118" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehani Mikolajczyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rousson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cambon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Acqua" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lys Clinchamps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236465" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035931v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miraillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035980v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rajemisa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601667v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Pickering" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1959-5182(21)65331-X" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084068" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04091809v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC064" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262318v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>