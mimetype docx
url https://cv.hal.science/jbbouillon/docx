--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -407,295 +407,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
+                <w:t xml:space="preserve">Validation and safety of AmbuLatory care for transient ischemic attack from emergency department (VALID study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dutheil</w:t>
+                <w:t xml:space="preserve">Maëlig Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+                <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+                <w:t xml:space="preserve">Xavier Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fantini</w:t>
+                <w:t xml:space="preserve">Julien Raconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, pp.111006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocn.2024.111006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378716v1</w:t>
+                <w:t xml:space="preserve">hal-05378725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and safety of AmbuLatory care for transient ischemic attack from emergency department (VALID study)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Socio-Demographic, Occupational and Lifestyle Variables on Sleep Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cambier</w:t>
+                <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Moisset</w:t>
+                <w:t xml:space="preserve">Chloé Saint-Arroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Raconnat</w:t>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ferrier</w:t>
+                <w:t xml:space="preserve">Maria Fantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 133, pp.111006. </w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Volume 17, pp.195-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocn.2024.111006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/NSS.S495455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378725v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol publication rate and comparison between article, registry and protocol in RCTs</w:t>
               </w:r>
@@ -809,295 +809,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S100B vs. “GFAP and UCH-L1” assays in the management of mTBI patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of discordance between radiologists and emergency physicians of RADIOgraphs among discharged patients in an emergency department: the RADIO-ED study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Oris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Kahouadji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dhaiby</w:t>
+                <w:t xml:space="preserve">Mouna Benamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 62 (5), pp.891-899. </w:t>
+              <w:t xml:space="preserve">Emergency Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/cclm-2023-1238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10140-024-02206-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05590811v1</w:t>
+                <w:t xml:space="preserve">hal-04412785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of discordance between radiologists and emergency physicians of RADIOgraphs among discharged patients in an emergency department: the RADIO-ED study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S100B vs. “GFAP and UCH-L1” assays in the management of mTBI patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Oris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Raconnat</w:t>
+                <w:t xml:space="preserve">Samy Kahouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Benamor</w:t>
+                <w:t xml:space="preserve">Gabriel Dhaiby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergency Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (5), pp.891-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10140-024-02206-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/cclm-2023-1238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412785v1</w:t>
+                <w:t xml:space="preserve">hal-05590811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the 1-h bundle on mortality in patients with suspected sepsis in the emergency department: a stepped wedge cluster randomized clinical trial</w:t>
               </w:r>
@@ -1211,1768 +1211,1768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-sectional study to assess job strain of emergency healthcare workers by Karasek questionnaire: The SEEK study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creatine supplementation and VO 2 max: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Trousselard</w:t>
+                <w:t xml:space="preserve">Damien Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (21), pp.4855-4866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1043110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2021.2008864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312417v1</w:t>
+                <w:t xml:space="preserve">hal-03483261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol for investigating the clinical performance of an automated blood test for glial fibrillary acidic protein and ubiquitin carboxy-terminal hydrolase L1 blood concentrations in elderly patients with mild traumatic BRAIN Injury and reference values (BRAINI-2 Elderly European study): a prospective multicentre observational study</w:t>
+                <w:t xml:space="preserve">Poverty, Health Care Access Barriers, and Functional Limitations among Individuals with Chronic Obstructive Pulmonary Disease: An 11-Year Cross-sectional Analysis, 2008–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Lagares</w:t>
+                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Payen</w:t>
+                <w:t xml:space="preserve">Rajib Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Biberthaler</w:t>
+                <w:t xml:space="preserve">Omotola Akinsola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Antonia Poca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Méjan</w:t>
+                <w:t xml:space="preserve">Gauthier Arinxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-071467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Care for the Poor and Underserved</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (2), pp.652-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/hpu.2023.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321501v1</w:t>
+                <w:t xml:space="preserve">hal-04320251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaphylaxie Coronaire ou Syndrome de Kounis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Cannabis Use in Physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Naillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Saget</w:t>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peschanski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Medicale de Liege</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04953781v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionized Magnesium: Interpretation and Interest in Atrial Fibrillation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of COVID-19 on Stress at Work During the First Wave of the Pandemic Among Emergency Health Care Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Miraillet</w:t>
+                <w:t xml:space="preserve">Marie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Eschalier</w:t>
+                <w:t xml:space="preserve">Al’ai Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15010236⟩</w:t>
+              <w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.e455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dmp.2023.134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312472v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric Properties of the Functional Assessment of Cancer Therapy-General for Evaluating Quality of Life in Patients With Life-Limiting Illness in the Emergency Department</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
+                <w:t xml:space="preserve">Anaphylaxie Coronaire ou Syndrome de Kounis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Flannery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">François Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaitlyn van Allen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Medicale de Liege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (7-8), pp.399-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322133v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency Providers' Knowledge and Attitudes Toward Hospice and Palliative Care: A Cross-Sectional Analysis Across 35 Emergency Departments in the United States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
+                <w:t xml:space="preserve">Study protocol for investigating the clinical performance of an automated blood test for glial fibrillary acidic protein and ubiquitin carboxy-terminal hydrolase L1 blood concentrations in elderly patients with mild traumatic BRAIN Injury and reference values (BRAINI-2 Elderly European study): a prospective multicentre observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Lagares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Siman</w:t>
+                <w:t xml:space="preserve">Jean-François Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Goldfeld</w:t>
+                <w:t xml:space="preserve">Peter Biberthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Cuthel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">M Antonia Poca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Méjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jpm.2022.0545⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.e071467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2022-071467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320376v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poverty, Health Care Access Barriers, and Functional Limitations among Individuals with Chronic Obstructive Pulmonary Disease: An 11-Year Cross-sectional Analysis, 2008–2018</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rajib Paul</w:t>
+                <w:t xml:space="preserve">Ionized Magnesium: Interpretation and Interest in Atrial Fibrillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omotola Akinsola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Louisa Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Arinxe</w:t>
+                <w:t xml:space="preserve">Florence Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Miraillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Eschalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Care for the Poor and Underserved</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/hpu.2023.0056⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320251v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis Use in Physicians</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychometric Properties of the Functional Assessment of Cancer Therapy-General for Evaluating Quality of Life in Patients With Life-Limiting Illness in the Emergency Department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Laporte</w:t>
+                <w:t xml:space="preserve">Miryam Yusufov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baker</w:t>
+                <w:t xml:space="preserve">Mara Flannery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaitlyn van Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicines10050029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2022.0270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04322099v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of COVID-19 on Stress at Work During the First Wave of the Pandemic Among Emergency Health Care Workers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">Emergency Providers' Knowledge and Attitudes Toward Hospice and Palliative Care: A Cross-Sectional Analysis Across 35 Emergency Departments in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al’ai Alvarez</w:t>
+                <w:t xml:space="preserve">Nina Siman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Godet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
+                <w:t xml:space="preserve">Keith Goldfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Cuthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disaster Medicine and Public Health Preparedness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/dmp.2023.134⟩</w:t>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (9), pp.1252-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2022.0545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320777v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creatine supplementation and VO 2 max: a systematic review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gras</w:t>
+                <w:t xml:space="preserve">A cross-sectional study to assess job strain of emergency healthcare workers by Karasek questionnaire: The SEEK study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lanhers</w:t>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Bagheri</w:t>
+                <w:t xml:space="preserve">Aurélien Mulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun John Adeyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 63 (21), pp.4855-4866. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408398.2021.2008864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1043110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03483261v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News in Emergency Medicine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substance use and pre-hospital crash injury severity among U.S. older adults: A five-year national cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwaseun Adeyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bouzid</w:t>
+                <w:t xml:space="preserve">Marko Bukur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-G. Claret</w:t>
+                <w:t xml:space="preserve">Cherisse Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dousson</w:t>
+                <w:t xml:space="preserve">Charles Dimaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Korette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Jones</w:t>
+                <w:t xml:space="preserve">Corita Grudzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0480⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (10), pp.e0293138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0293138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320579v1</w:t>
+                <w:t xml:space="preserve">hal-04320239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived discrimination based on the symptoms of covid-19, mental health, and emotional responses–the international online COVISTRESS survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">News in Emergency Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Dambrun</w:t>
+                <w:t xml:space="preserve">P.-G. Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bonetto</w:t>
+                <w:t xml:space="preserve">O. Dousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ladislav Motak</w:t>
+                <w:t xml:space="preserve">G. Korette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien S Baker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reza Bagheri</w:t>
+                <w:t xml:space="preserve">N. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0279180. </w:t>
+              <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.130-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/afmu-2022-0480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975429v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance use and pre-hospital crash injury severity among U.S. older adults: A five-year national cross-sectional study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceived discrimination based on the symptoms of covid-19, mental health, and emotional responses–the international online COVISTRESS survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Bukur</w:t>
+                <w:t xml:space="preserve">Michaël Dambrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherisse Berry</w:t>
+                <w:t xml:space="preserve">Eric Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dimaggio</w:t>
+                <w:t xml:space="preserve">Ladislav Motak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corita Grudzen</w:t>
+                <w:t xml:space="preserve">Julien S Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 18 (10), pp.e0293138. </w:t>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.e0279180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0293138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0279180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320239v1</w:t>
+                <w:t xml:space="preserve">hal-03975429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Visual Analogue Scales of job demand and job control at the workplace: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3056,861 +3056,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 lockdown and mental health: why we must look into oncology units</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Work-related stress of companies' directors during the first lockdown due to the COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyne Croizier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Carole Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Olivier Bay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Vilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291720002500⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.975953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737570v1</w:t>
+                <w:t xml:space="preserve">hal-04320788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate Variability in Hyperthyroidism: A Systematic Review and Meta-Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Brusseau</w:t>
+                <w:t xml:space="preserve">Assessment of sick building syndrome using visual analog scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Tauveron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
+                <w:t xml:space="preserve">Gil Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Magnon</w:t>
+                <w:t xml:space="preserve">François-Xavier Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (6), pp.3606. </w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph19063606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ina.13024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03682651v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Negative Impact of Night Shifts on Diet in Emergency Healthcare Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vialatte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+                <w:t xml:space="preserve">Carolyne Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Miallaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Steven Baker</w:t>
+                <w:t xml:space="preserve">Éric Ajebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14040829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853951v1</w:t>
+                <w:t xml:space="preserve">hal-03681359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-related stress of companies' directors during the first lockdown due to the COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+                <w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Jeanton</w:t>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Vilmant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Sophie Miallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelys Clinchamps</w:t>
+                <w:t xml:space="preserve">Julien Steven Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (14), pp.8236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.975953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320788v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sick building syndrome using visual analog scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">COVID-19 lockdown and mental health: why we must look into oncology units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Olivier Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.13024⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (4), pp.787-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291720002500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681474v1</w:t>
+                <w:t xml:space="preserve">hal-03737570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Negative Impact of Night Shifts on Diet in Emergency Healthcare Workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+                <w:t xml:space="preserve">Heart Rate Variability in Hyperthyroidism: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Thivel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carolyne Croizier</w:t>
+                <w:t xml:space="preserve">Igor Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ukadike Chris Ugbolue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Ajebo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cambier</w:t>
+                <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.829. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu14040829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03681359v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Post-Traumatic Stress Disorder (PTSD) in Healthcare Workers following the First SARS-CoV Epidemic of 2003: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Alberque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Mondillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3991,51 +3991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does heart rate variability predict better executive functioning? A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume T. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,1267 +4123,1267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Absenteeism in a University Hospital Center between 2007 and 2019</w:t>
+                <w:t xml:space="preserve">The Use of a Fixed 50:50 Mixture of Nitrous Oxide and Oxygen to Reduce Lumbar Puncture-Induced Pain in the Emergency Department: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Millot</w:t>
+                <w:t xml:space="preserve">Mélissandre Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Miraillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Vialatte</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (19), pp.12966. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.1489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11061489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853798v1</w:t>
+                <w:t xml:space="preserve">hal-03875985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of a Fixed 50:50 Mixture of Nitrous Oxide and Oxygen to Reduce Lumbar Puncture-Induced Pain in the Emergency Department: A Randomized Controlled Trial</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of Absenteeism in a University Hospital Center between 2007 and 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissandre Nicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Miraillet</w:t>
+                <w:t xml:space="preserve">Charlène Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Raconnat</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miallaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (6), pp.1489. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.12966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11061489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875985v1</w:t>
+                <w:t xml:space="preserve">hal-03853798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghrelin as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+                <w:t xml:space="preserve">DHEA as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Ashley Gordon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Sarah de Saint Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13030784⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.688367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403194v1</w:t>
+                <w:t xml:space="preserve">hal-03403818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHEA as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Ghrelin as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Ashley Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.688367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13030784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03403818v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive performance of blood S100B in the management of patients over 65 years old with mild traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Oris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Besson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laporte</w:t>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Kahouadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.glab055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/glab055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661639v1</w:t>
+                <w:t xml:space="preserve">hal-03249807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface Confinement: Evidence from Submariners of the Benefits of Mindfulness</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergency Department and Overcrowding During COVID-19 Outbreak; a Letter to Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Raconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Clinchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Academic Emergency Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289762v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive performance of blood S100B in the management of patients over 65 years old with mild traumatic brain injury</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tranexamic acid in non-traumatic intracranial bleeding: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Durif</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyne Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien S. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/glab055⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94727-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249807v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergency Department and Overcrowding During COVID-19 Outbreak; a Letter to Editor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subsurface Confinement: Evidence from Submariners of the Benefits of Mindfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Aufauvre-Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Academic Emergency Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2218-2228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12671-021-01677-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973796v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tranexamic acid in non-traumatic intracranial bleeding: a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farès Moustafa</w:t>
+                <w:t xml:space="preserve">Smoking Prevalence among Physicians: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tarpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Flaudias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.15275. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.13328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94727-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182413328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336430v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Home Exercise Training in Patients with Nonspecific Low-Back Pain: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Bagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ukadike C. Ugbolue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5499,51 +5499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jabaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Flannery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5588,355 +5588,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
+                <w:t xml:space="preserve">Stress among Emergency Health Care Workers on Nuclear or Radiation Disaster: A Preliminary State Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Flannery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (10), pp.3350. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (16), pp.8384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13103350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18168384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403165v1</w:t>
+                <w:t xml:space="preserve">hal-03394689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress among Emergency Health Care Workers on Nuclear or Radiation Disaster: A Preliminary State Survey</w:t>
+                <w:t xml:space="preserve">Leptin as a Biomarker of Stress: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Pelissier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (16), pp.8384. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.3350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18168384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13103350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394689v1</w:t>
+                <w:t xml:space="preserve">hal-03403165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run or Die: A Didactique Case Report of a Rare Cause of Lactic Acidosis in Emergency Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Reports in Emergency Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5996,51 +5996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 90, pp.104118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6542,355 +6542,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnésium ionisé: interprétation et intérêt dans la fibrillation atriale de novo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport du supar pour des malades en situation d’incertitude d’aval des urgences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bouvier</w:t>
+                <w:t xml:space="preserve">Ando Rajemisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Brailova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Urgences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035956v1</w:t>
+                <w:t xml:space="preserve">hal-05035980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du supar pour des malades en situation d’incertitude d’aval des urgences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorian Teissandier</w:t>
+                <w:t xml:space="preserve">Magnésium ionisé: interprétation et intérêt dans la fibrillation atriale de novo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Urgences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035980v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du COVID sur le stress des soignants de l'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Urgences 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
@@ -6919,103 +6919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress physiologique et psychosocial : l'intérêt des biomarqueurs du stress en médecine du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Mermillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Moustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail (CNMST 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. </w:t>
@@ -7076,51 +7076,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge des arthralgies aux urgences (en dehors des atteintes traumatiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Teissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eva Pickering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7252,90 +7252,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol of the Study on Emergency Health Care Workers’ Responses Evaluated by Karasek Questionnaire: The SEEK-Study Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bouillon-Minois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelys Clinchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.4068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7653,51 +7653,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B519781B"/>
+    <w:nsid w:val="68C62751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7884,51 +7884,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbbouillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590797v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puravet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2025-1129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Charkhabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Le Berre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raconnat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocn.2024.111006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chazeron Ingrid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02471-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kahouadji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dhaiby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2023-1238" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benamor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10140-024-02206-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Freund" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cancella de Abreu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Lebal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07509-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312417v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseun John Adeyemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1043110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Lagares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biberthaler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antonia Poca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile M&#233;jan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-071467" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Khaled" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vitte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miraillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010236" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Yusufov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseun Adeyemi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Flannery" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn van Allen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2022.0270" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Siman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Goldfeld" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Cuthel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2022.0545" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Paul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omotola Akinsola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Arinxe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/hpu.2023.0056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320777v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#8217;ai Alvarez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2023.134" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Chris Ugbolue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2008864" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320579v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Claret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dousson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Korette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0480" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279180" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bukur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherisse Berry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dimaggio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corita Grudzen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293138" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03681460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousses" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046403" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03737570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Croizier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002500" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brusseau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063606" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320788v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeanton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.975953" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03681474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ajebo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040829" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alberque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mondillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013069" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.07.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Millot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912966" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03875985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Nicot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061489" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403194v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ashley Gordon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030784" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.688367" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafontaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-021-01677-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03249807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab055" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973796v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336430v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94727-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Quentin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike C. Ugbolue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168430" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jabaudon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duchenne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225223" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403165v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103350" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394689v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168384" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5671296" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104118" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehani Mikolajczyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rousson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cambon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Acqua" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lys Clinchamps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236465" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035931v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miraillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035956v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035980v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rajemisa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601667v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Pickering" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1959-5182(21)65331-X" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084068" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04091809v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC064" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262318v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbbouillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590797v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Puravet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bouillon-Minois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2025-1129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542818v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Clinchamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Charkhabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Zak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0340209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Le Berre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Raconnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocn.2024.111006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dutheil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saint-Arroman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Flaudias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fantini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S495455" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Chazeron Ingrid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-025-02471-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412785v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Benamor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10140-024-02206-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kahouadji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dhaiby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2023-1238" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Freund" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cancella de Abreu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Lebal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-024-07509-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Bagheri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike Chris Ugbolue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2021.2008864" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseun Adeyemi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Paul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omotola Akinsola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Arinxe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/hpu.2023.0056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Naillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines10050029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320777v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dupuy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#8217;ai Alvarez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwaseun John Adeyemi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dmp.2023.134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peschanski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Lagares" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Payen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biberthaler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Antonia Poca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile M&#233;jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2022-071467" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Khaled" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vitte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miraillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Eschalier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010236" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Yusufov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Flannery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn van Allen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2022.0270" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Siman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Goldfeld" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Cuthel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2022.0545" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1043110" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bukur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherisse Berry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dimaggio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corita Grudzen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293138" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouzid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Claret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dousson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Korette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975429v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dambrun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Motak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S Baker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0279180" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03681460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Brousses" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046403" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jeanton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vilmant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Clinchamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.975953" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03681474v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lesage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Croizier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ajebo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14040829" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03737570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Bay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291720002500" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brusseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Tauveron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Magnon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063606" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851481v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Alberque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Mondillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien S. Baker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192013069" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume T. Vallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Benson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.07.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03875985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Nicot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061489" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853798v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Millot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912966" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403818v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Saint Vincent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Moustafa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.688367" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403194v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ashley Gordon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13030784" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03249807v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glab055" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973796v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94727-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03289762v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aufauvre-Poupon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lafontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gibert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-021-01677-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661639v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Besson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tarpin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182413328" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Quentin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ukadike C. Ugbolue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pelissier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168430" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483125v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jabaudon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duchenne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10225223" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394689v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18168384" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403165v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103350" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390983v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/5671296" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977870v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2020.104118" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehani Mikolajczyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rousson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cambon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dall'Acqua" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921147v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martinelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lys Clinchamps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236465" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035931v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miraillet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Rajemisa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035956v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouvier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601667v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Pickering" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Couderc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1959-5182(21)65331-X" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084068" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04091809v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UCFAC064" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05262318v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>