--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -3895,131 +3895,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal allocation of bacterial resources in fed-batch reactors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ct: control toolbox - Numerical tools and examples in optimal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1466-1471, </w:t>
+              <w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421358v2</w:t>
+                <w:t xml:space="preserve">hal-03558975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Result on Controllability with Constrained Controls</w:t>
               </w:r>
@@ -4107,131 +4107,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ct: control toolbox - Numerical tools and examples in optimal control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal allocation of bacterial resources in fed-batch reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martinon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.13-18, </w:t>
+              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1466-1471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558975v2</w:t>
+                <w:t xml:space="preserve">hal-03421358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability Test for Fast-Oscillating Systems with Constrained Control. Application to Solar Sailing</w:t>
               </w:r>
@@ -4432,239 +4432,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793704v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal bacterial resource allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+                <w:t xml:space="preserve">Zermelo-Markov-Dubins with two trailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCO 2021 - International Conference on Dynamic Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LHMNC 2021 - 7th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Berlin, Germany. pp.249-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528000v1</w:t>
+                <w:t xml:space="preserve">hal-03211710v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zermelo-Markov-Dubins with two trailers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
+                <w:t xml:space="preserve">Optimal bacterial resource allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHMNC 2021 - 7th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DCO 2021 - International Conference on Dynamic Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Aveiro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03211710v3</w:t>
+                <w:t xml:space="preserve">hal-03528000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the convergence of time-optimal maneuvers of fast-oscillating control systems</w:t>
               </w:r>
@@ -5081,624 +5081,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient conditions for time optimality of systems with control on the disk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singular regimes for the maximization of metabolite production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Orieux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.2405-2409, </w:t>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.31-36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436211v1</w:t>
+                <w:t xml:space="preserve">hal-02418444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular regimes for the maximization of metabolite production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sufficient conditions for time optimality of systems with control on the disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.31-36, </w:t>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.2405-2409, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418444v1</w:t>
+                <w:t xml:space="preserve">hal-02436211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial growth strategies as Optimal Control problems: maximizing metabolite production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zermelo-Markov-Dubins problem and extensions in marine navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Moulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FGS'2019 - 19th French-German-Swiss conference on Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.517-522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421164v1</w:t>
+                <w:t xml:space="preserve">hal-02375015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zermelo-Markov-Dubins problem and extensions in marine navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial growth strategies as Optimal Control problems: maximizing metabolite production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FGS'2019 - 19th French-German-Swiss conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02375015v1</w:t>
+                <w:t xml:space="preserve">hal-02421164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-phase averaging of time-optimal low-thrust transfers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sufficient conditions for time optimality of systems with control on the disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KePASSA 2019 - 4th International Workshop on Key Topics in Orbit Propagation Applied to Space Situational Awareness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Logrono, Spain</w:t>
+              <w:t xml:space="preserve">58th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387385v1</w:t>
+                <w:t xml:space="preserve">hal-02358204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient conditions for time optimality of systems with control on the disk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-phase averaging of time-optimal low-thrust transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Orieux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">KePASSA 2019 - 4th International Workshop on Key Topics in Orbit Propagation Applied to Space Situational Awareness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Logrono, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358204v1</w:t>
+                <w:t xml:space="preserve">hal-02387385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of slow-fast mechanical systems</w:t>
               </w:r>
@@ -6464,217 +6464,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth homotopies for single-input time optimal orbital transfer</w:t>
+                <w:t xml:space="preserve">Averaging and optimal control of elliptic Keplerian orbits with low propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.26-31</w:t>
+              <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation (CAO 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, 2006, Paris, France. pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540284v1</w:t>
+                <w:t xml:space="preserve">hal-00540280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging and optimal control of elliptic Keplerian orbits with low propulsion</w:t>
+                <w:t xml:space="preserve">Smooth homotopies for single-input time optimal orbital transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation (CAO 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, 2006, Paris, France. pp.20-25</w:t>
+              <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540280v1</w:t>
+                <w:t xml:space="preserve">hal-00540284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on quadratic Hamiltonians in spaceflight mechanics</w:t>
               </w:r>
@@ -6749,204 +6749,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian metric of the averaged controlled Kepler equation</w:t>
+                <w:t xml:space="preserve">Geometric analysis of minimum time Keplerian orbit transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFIP TC 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Italy. pp.79-89</w:t>
+              <w:t xml:space="preserve">Proceedings of the 22nd IFIP TC 7 Conference on System Modeling and Optimization, Torino, Italy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Torino, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540278v1</w:t>
+                <w:t xml:space="preserve">hal-00086456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric analysis of minimum time Keplerian orbit transfers</w:t>
+                <w:t xml:space="preserve">Riemannian metric of the averaged controlled Kepler equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22nd IFIP TC 7 Conference on System Modeling and Optimization, Torino, Italy.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Torino, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">22nd IFIP TC 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Italy. pp.79-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086456v1</w:t>
+                <w:t xml:space="preserve">hal-00540278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of conjugate times in smooth optimal control: the COTCOT algorithm</w:t>
               </w:r>
@@ -9008,51 +9008,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne wind energy: the KEEP project *</w:t>
+                <w:t xml:space="preserve">Airborne wind energy: the KEEP project*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bavoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
@@ -9085,51 +9085,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366391v1</w:t>
+                <w:t xml:space="preserve">hal-05366391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Optimization of Control Problems on GPUs</w:t>
               </w:r>
@@ -9298,216 +9298,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust supervised classification and feature selection using a primal-dual method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust classification with feature selection using alternating minimization and Douglas-Rachford splitting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992399v2</w:t>
+                <w:t xml:space="preserve">hal-01993753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust classification with feature selection using alternating minimization and Douglas-Rachford splitting method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuxiang Zhou</w:t>
+                <w:t xml:space="preserve">Robust supervised classification and feature selection using a primal-dual method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Antonini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01993753v1</w:t>
+                <w:t xml:space="preserve">hal-01992399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with feature selection using alternating minimization. Application to computational biology</w:t>
               </w:r>
@@ -11090,51 +11090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779482v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberto Dell'Elce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Herasimenka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1541381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03710681v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1506328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158202v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331300v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671432v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.37" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718345v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fejoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Orieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1366861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251044v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141097X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328686v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Maslovskaya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02023-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aldana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Freitas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cerf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679261v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Combot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2018.06.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1013274" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio de Pinho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.9i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319299v7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-013-0333-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Janin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gergaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2011.593625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Daoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599216v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.10.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Picot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dujol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2006.03.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83TMV0LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Noailles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421358v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558975v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03185532v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838146" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793704v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03211710v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.086" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03391620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189960v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029896" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029410" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375015v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mensch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moulinier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029293" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nicolau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.332" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540274v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schn&#246;rr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/458544" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315512v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444309v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2022.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Farr&#233;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27464-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315530v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11583592_1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5MK6PX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rouot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408897v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366391v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bavoil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295809v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montoison" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tinoco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Beschastnyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992399v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deprez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432635v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212075v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinclair" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Tanaka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134702v6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202493v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177686v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130214v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04483350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPT028H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001182v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125863v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779482v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberto Dell'Elce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Herasimenka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1541381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03710681v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1506328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158202v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331300v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671432v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.37" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718345v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fejoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Orieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1366861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251044v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141097X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328686v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Maslovskaya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02023-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aldana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Freitas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cerf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679261v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Combot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2018.06.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1013274" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio de Pinho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.9i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319299v7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-013-0333-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Janin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gergaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2011.593625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Daoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599216v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.10.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Picot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dujol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2006.03.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83TMV0LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Noailles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558975v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.074" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421358v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838346" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03185532v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838146" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793704v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03211710v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.086" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03391620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189960v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418444v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029410" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029896" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375015v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mensch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moulinier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029293" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nicolau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.332" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540274v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schn&#246;rr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/458544" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315512v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444309v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2022.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Farr&#233;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27464-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315530v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11583592_1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5MK6PX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rouot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408897v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366391v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bavoil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295809v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montoison" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tinoco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Beschastnyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992399v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deprez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432635v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212075v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinclair" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Tanaka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134702v6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202493v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177686v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130214v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04483350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPT028H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001182v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125863v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>