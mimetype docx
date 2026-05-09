--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -438,261 +438,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158202v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability Properties of Solar Sails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
+                <w:t xml:space="preserve">Stability analysis of a bacterial growth model through computer algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.G007250⟩</w:t>
+              <w:t xml:space="preserve">MathematicS In Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.175-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/msia.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331300v2</w:t>
+                <w:t xml:space="preserve">hal-03671432v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a bacterial growth model through computer algebra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohab Safey El Din</w:t>
+                <w:t xml:space="preserve">Controllability Properties of Solar Sails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alesia Herasimenka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamberto Dell'Elce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathematicS In Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.175-189. </w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/msia.37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.G007250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671432v3</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331300v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On singularities of minimum time control-affine systems</w:t>
               </w:r>
@@ -2712,51 +2712,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (3), pp.395-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3895,131 +3895,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ct: control toolbox - Numerical tools and examples in optimal control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal allocation of bacterial resources in fed-batch reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martinon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.13-18, </w:t>
+              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1466-1471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558975v2</w:t>
+                <w:t xml:space="preserve">hal-03421358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Result on Controllability with Constrained Controls</w:t>
               </w:r>
@@ -4107,131 +4107,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal allocation of bacterial resources in fed-batch reactors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ct: control toolbox - Numerical tools and examples in optimal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1466-1471, </w:t>
+              <w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.13-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421358v2</w:t>
+                <w:t xml:space="preserve">hal-03558975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability Test for Fast-Oscillating Systems with Constrained Control. Application to Solar Sailing</w:t>
               </w:r>
@@ -4432,239 +4432,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793704v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zermelo-Markov-Dubins with two trailers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
+                <w:t xml:space="preserve">Optimal bacterial resource allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHMNC 2021 - 7th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DCO 2021 - International Conference on Dynamic Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Aveiro, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211710v3</w:t>
+                <w:t xml:space="preserve">hal-03528000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal bacterial resource allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+                <w:t xml:space="preserve">Zermelo-Markov-Dubins with two trailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCO 2021 - International Conference on Dynamic Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LHMNC 2021 - 7th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Berlin, Germany. pp.249-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.11.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528000v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211710v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the convergence of time-optimal maneuvers of fast-oscillating control systems</w:t>
               </w:r>
@@ -5081,447 +5081,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular regimes for the maximization of metabolite production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sufficient conditions for time optimality of systems with control on the disk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Orieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.31-36, </w:t>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.2405-2409, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418444v1</w:t>
+                <w:t xml:space="preserve">hal-02436211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient conditions for time optimality of systems with control on the disk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Singular regimes for the maximization of metabolite production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Orieux</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.2405-2409, </w:t>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.31-36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436211v1</w:t>
+                <w:t xml:space="preserve">hal-02418444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zermelo-Markov-Dubins problem and extensions in marine navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial growth strategies as Optimal Control problems: maximizing metabolite production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FGS'2019 - 19th French-German-Swiss conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375015v1</w:t>
+                <w:t xml:space="preserve">hal-02421164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial growth strategies as Optimal Control problems: maximizing metabolite production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zermelo-Markov-Dubins problem and extensions in marine navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofya Maslovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Moulinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FGS'2019 - 19th French-German-Swiss conference on Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.517-522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421164v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufficient conditions for time optimality of systems with control on the disk</w:t>
               </w:r>
@@ -6464,217 +6464,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging and optimal control of elliptic Keplerian orbits with low propulsion</w:t>
+                <w:t xml:space="preserve">Smooth homotopies for single-input time optimal orbital transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation (CAO 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, 2006, Paris, France. pp.20-25</w:t>
+              <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540280v1</w:t>
+                <w:t xml:space="preserve">hal-00540284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth homotopies for single-input time optimal orbital transfer</w:t>
+                <w:t xml:space="preserve">Averaging and optimal control of elliptic Keplerian orbits with low propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.26-31</w:t>
+              <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation (CAO 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC: International Federation of Automatic Control, 2006, Paris, France. pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540284v1</w:t>
+                <w:t xml:space="preserve">hal-00540280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on quadratic Hamiltonians in spaceflight mechanics</w:t>
               </w:r>
@@ -6749,204 +6749,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric analysis of minimum time Keplerian orbit transfers</w:t>
+                <w:t xml:space="preserve">Riemannian metric of the averaged controlled Kepler equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22nd IFIP TC 7 Conference on System Modeling and Optimization, Torino, Italy.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Torino, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">22nd IFIP TC 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Italy. pp.79-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086456v1</w:t>
+                <w:t xml:space="preserve">hal-00540278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian metric of the averaged controlled Kepler equation</w:t>
+                <w:t xml:space="preserve">Geometric analysis of minimum time Keplerian orbit transfers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFIP TC 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Italy. pp.79-89</w:t>
+              <w:t xml:space="preserve">Proceedings of the 22nd IFIP TC 7 Conference on System Modeling and Optimization, Torino, Italy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Torino, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540278v1</w:t>
+                <w:t xml:space="preserve">hal-00086456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of conjugate times in smooth optimal control: the COTCOT algorithm</w:t>
               </w:r>
@@ -9298,216 +9298,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust classification with feature selection using alternating minimization and Douglas-Rachford splitting method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuxiang Zhou</w:t>
+                <w:t xml:space="preserve">Robust supervised classification and feature selection using a primal-dual method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chambolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993753v1</w:t>
+                <w:t xml:space="preserve">hal-01992399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust supervised classification and feature selection using a primal-dual method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust classification with feature selection using alternating minimization and Douglas-Rachford splitting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992399v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering with feature selection using alternating minimization. Application to computational biology</w:t>
               </w:r>
@@ -9650,203 +9650,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric and numerical techniques in optimal control of the two and three-body problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On some Riemannian aspects of two and three-body controlled problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gautier Picot</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gergaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432631v1</w:t>
+                <w:t xml:space="preserve">hal-00432635v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some Riemannian aspects of two and three-body controlled problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric and numerical techniques in optimal control of the two and three-body problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gergaud</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432635v2</w:t>
+                <w:t xml:space="preserve">hal-00432631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugate and cut loci of a two-sphere of revolution with application to optimal control</w:t>
               </w:r>
@@ -11090,51 +11090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779482v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberto Dell'Elce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Herasimenka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1541381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03710681v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1506328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158202v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331300v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007250" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671432v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.37" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718345v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fejoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Orieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1366861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251044v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141097X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328686v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Maslovskaya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02023-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aldana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Freitas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cerf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679261v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Combot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2018.06.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1013274" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio de Pinho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.9i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319299v7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-013-0333-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Janin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gergaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2011.593625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Daoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599216v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.10.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Picot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dujol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2006.03.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83TMV0LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Noailles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558975v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.074" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421358v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838346" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03185532v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838146" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793704v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03211710v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.086" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528000v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03391620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189960v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418444v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029410" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436211v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029896" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375015v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mensch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moulinier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029293" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nicolau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.332" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540284v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540278v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540274v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schn&#246;rr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/458544" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315512v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444309v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2022.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Farr&#233;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27464-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315530v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11583592_1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5MK6PX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rouot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408897v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366391v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bavoil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295809v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montoison" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tinoco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Beschastnyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992399v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deprez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432635v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212075v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinclair" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Tanaka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134702v6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202493v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177686v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130214v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04483350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPT028H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001182v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125863v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779482v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberto Dell'Elce" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesia Herasimenka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1541381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03710681v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1506328" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04158202v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.3189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671432v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.37" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331300v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718345v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fejoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Orieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Roussarie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1366861" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251044v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141097X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328686v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofya Maslovskaya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-022-02023-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Aldana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Freitas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01507063v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Cerf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Sassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Zidani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2445" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679261v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Combot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2018.06.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136676v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1013274" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277412v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gr&#252;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio de Pinho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.9i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319299v7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-013-0333-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Janin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2012020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641908v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cots" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gergaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2011.593625" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Daoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599216v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Rifford" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.10.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Picot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540259v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086380v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540255v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dujol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2006.03.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83TMV0LN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Noailles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277441v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421358v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838346" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03726247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558975v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03185532v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838146" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01793704v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.073" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03211710v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.11.086" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03391620v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412873" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189960v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916081v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029896" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029410" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375015v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mensch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Moulinier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029293" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387385v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953337v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01923019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01956030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588465v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Nicolau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.332" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586226v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540293v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540284v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540280v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540295v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540274v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haberkorn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Peyr&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schn&#246;rr" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/458544" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315512v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chyba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444309v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883822v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.hna.2022.11.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Farr&#233;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27464-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315530v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02132-4_5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11583592_1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P5MK6PX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540263v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rouot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408897v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408885v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408875v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504905v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366391v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bavoil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295809v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montoison" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404999v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tinoco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Beschastnyi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01992399v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993753v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671982v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deprez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432635v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432631v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212075v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinclair" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Tanaka" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134702v6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202493v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177686v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130214v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129774v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086640v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564457v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04483350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPT028H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001182v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00125863v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>