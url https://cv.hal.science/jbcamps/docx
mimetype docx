--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -905,330 +905,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Classical French Theatre</w:t>
+                <w:t xml:space="preserve">La Philologie computationnelle à l'École des chartes: premier bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02591388v2</w:t>
+                <w:t xml:space="preserve">hal-03716538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Philologie computationnelle à l'École des chartes: premier bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Noisy medieval data, from digitized manuscript to stylometric analysis: Evaluating Paul Meyer’s hagiographic hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (Supplement 2), pp.ii49-ii71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/llc/fqab033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716538v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisy medieval data, from digitized manuscript to stylometric analysis: Evaluating Paul Meyer’s hagiographic hypothesis</w:t>
+                <w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Classical French Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Pinche</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (Supplement 2), pp.ii49-ii71. </w:t>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/llc/fqab033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.6485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03044086v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02591388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Molière most likely did write his plays</w:t>
               </w:r>
@@ -1377,304 +1377,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01674953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copie, authenticité, originalité : conclusion, éléments bibliographiques</w:t>
+                <w:t xml:space="preserve">Copie, authenticité, originalité dans la philologie et son histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Questes: Revue pluridisciplinaire d’études médiévales, 29 (29), pp.155-168. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Copie, authenticité, originalité, 29, pp.35-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01153329v1</w:t>
+                <w:t xml:space="preserve">halshs-01152005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copie, authenticité, originalité dans la philologie et son histoire</w:t>
+                <w:t xml:space="preserve">Copie, authenticité, originalité : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Cheynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Copie, authenticité, originalité, 29, pp.35-67</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 29 (29), pp.3-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questes.3565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01152005v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01153321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copie, authenticité, originalité : Introduction</w:t>
+                <w:t xml:space="preserve">Copie, authenticité, originalité : conclusion, éléments bibliographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 29 (29), pp.3-34. </w:t>
+              <w:t xml:space="preserve">, 2015, Questes: Revue pluridisciplinaire d’études médiévales, 29 (29), pp.155-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questes.3565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questes.3593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01153321v1</w:t>
+                <w:t xml:space="preserve">halshs-01153329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting bounds in a homogeneous corpus: a methodological study applied to medieval literature</w:t>
               </w:r>
@@ -1906,325 +1906,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style in Eight Syllables: Metric Annotation and Stylometry of Chrétien de Troyes and Contemporaries</w:t>
+                <w:t xml:space="preserve">Whose Pen Wrote the Map? Battling Over the Armenian Medieval Text Ashkharhatsuyts with Stylometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2025 - Digital Humanities Benelux Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities 2025 (DH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129870v1</w:t>
+                <w:t xml:space="preserve">hal-05062055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whose Pen Wrote the Map? Battling Over the Armenian Medieval Text Ashkharhatsuyts with Stylometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greening your database of literary works: How to avoid reinventing vocabularies, in favor of sustainable, reusable models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2025 (DH 2025)</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2025 (DH2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062055v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greening your database of literary works: How to avoid reinventing vocabularies, in favor of sustainable, reusable models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Style in Eight Syllables: Metric Annotation and Stylometry of Chrétien de Troyes and Contemporaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Conceicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Godreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2025 (DH2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DH 2025 - Digital Humanities Benelux Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15600182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059049v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic lines from historical manuscripts: an experiment using GAN and style transfer</w:t>
               </w:r>
@@ -2442,662 +2442,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">They're veGAN but they almost taste the same: generating simili-manuscripts with artificial intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2023: Collaboration as opportunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities - DH2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086940v1</w:t>
+                <w:t xml:space="preserve">hal-04346939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ANR Maritem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Kanaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du Cluster 6 de Biblissima+</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de linguistique romane, Jul 2022, La Laguna, Tenerife, Espagne. pp.1001-1012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46277/SLR.18.2023.1001-1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04821901v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ANR Maritem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Philologie et Musicologie : L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier aujourd’hui et demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Chaillou; Federico Saviotti; Luca Gatti; Philippe Vendrix, Dec 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du Cluster 6 de Biblissima+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Fiala; Kévin Roger; Biblissima+ (Observatoire des cultures écrites, de l’argile à l’imprimé), Cluster 6 – Les défis du patrimoine musical, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04821892v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Labé : une créature de papier?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Cafiero</w:t>
+                <w:t xml:space="preserve">Le projet ANR Maritem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Gabay</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léontine Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque Philologie et Musicologie : L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier aujourd’hui et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Chaillou; Federico Saviotti; Luca Gatti; Philippe Vendrix, Dec 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090284v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucence Ing</w:t>
+                <w:t xml:space="preserve">Louise Labé : une créature de papier?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013381v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">They're veGAN but they almost taste the same: generating simili-manuscripts with artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities - DH2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Humanities 2023: Collaboration as opportunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organisations, Jul 2023, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8107568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346939v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make Love or War? Monitoring the Thematic Evolution of Medieval French Narratives</w:t>
               </w:r>
@@ -3202,1642 +3202,1642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La querelle des diminutifs : comment la petitesse révèle les macro-évolutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Carlier</w:t>
+                <w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Diachro X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Campus Richelieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Chevallier; Charlotte Duvette, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955319v1</w:t>
+                <w:t xml:space="preserve">hal-04024733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Textual, Metrical and Musical Stylometry of the Trouvères Songs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Campus Richelieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Chevallier; Charlotte Duvette, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2022 : Responding to Asian Diversity (DH 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024733v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03716477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual, Metrical and Musical Stylometry of the Trouvères Songs</w:t>
+                <w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federico Saviotti</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2022 : Responding to Asian Diversity (DH 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03716477v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Vernet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t>
+              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916914v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les masters TNAH et Humanités numériques de l’École nationale des chartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930542v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les masters TNAH et Humanités numériques de l’École nationale des chartes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Roland to Conan: First results on the corpus of French literary fictions (1050-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2022 (DH2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426094v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03715836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Roland to Conan: First results on the corpus of French literary fictions (1050-1920)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
+                <w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2022 (DH2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Segmenter et annoter les images : déconstruire pour reconstruire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03715836v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lost Manuscripts and Extinct Texts : A Dynamic Model of Cultural Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Segmenter et annoter les images : déconstruire pour reconstruire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHR 2022: Computational Humanities Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Computational Humanities Research, Dec 2022, Antwerp, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arxiv.2210.16577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930487v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03827975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost Manuscripts and Extinct Texts : A Dynamic Model of Cultural Transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CremmaLab project: Transcription guidelines and HTR models for French medieval manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHR 2022: Computational Humanities Research Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque "Documents anciens et reconnaissance automatique des écritures manuscrites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03827975v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CremmaLab project: Transcription guidelines and HTR models for French medieval manuscripts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Pinche</w:t>
+                <w:t xml:space="preserve">La querelle des diminutifs : comment la petitesse révèle les macro-évolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Documents anciens et reconnaissance automatique des écritures manuscrites"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Diachro X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716526v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psyché' as a Rosetta Stone? Assessing Collaborative Authorship in the French 17th Century Theatre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Cafiero</w:t>
+                <w:t xml:space="preserve">Table ronde : l’exploitation numérique des thèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Canteaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sin Blima-Barru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Frunzeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHR 2021 Computational Humanities Research 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Amsterdam, Netherlands. pp.377-391</w:t>
+              <w:t xml:space="preserve">ThENC@. Ouvrir le patrimoine académique : les thèses d'École des chartes accessibles en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129973v1</w:t>
+                <w:t xml:space="preserve">hal-03485616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegmOnto: common vocabulary and practices for analysing the layout of manuscripts (and more)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editing and Attributing Musical Texts: the Chansonnier du Roi and the MARITEM Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Jahan</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Computational Paleography (IWCP@ICDAR 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data, 2nd International Conference of the European Association for Digital Humanities, Krasnoyarsk, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336528v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegmOnto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open Stemmata: A Digital Collection of Textual Genealogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariane Pinche</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Fernández Riva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe-XIVe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale des chartes | PSL, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data, 2nd International Conference of the European Association for Digital Humanities, Krasnoyarsk, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481089v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : l’exploitation numérique des thèses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Canteaut</w:t>
+                <w:t xml:space="preserve">SegmOnto: common vocabulary and practices for analysing the layout of manuscripts (and more)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ThENC@. Ouvrir le patrimoine académique : les thèses d'École des chartes accessibles en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Computational Paleography (IWCP@ICDAR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485616v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editing and Attributing Musical Texts: the Chansonnier du Roi and the MARITEM Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SegmOnto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federico Saviotti</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data, 2nd International Conference of the European Association for Digital Humanities, Krasnoyarsk, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Krasnoyarsk, Russia</w:t>
+              <w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe-XIVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale des chartes | PSL, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03260116v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Stemmata: A Digital Collection of Textual Genealogies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psyché' as a Rosetta Stone? Assessing Collaborative Authorship in the French 17th Century Theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Fernández Riva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data, 2nd International Conference of the European Association for Digital Humanities, Krasnoyarsk, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Krasnoyarsk, Russia</w:t>
+              <w:t xml:space="preserve">CHR 2021 Computational Humanities Research 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Amsterdam, Netherlands. pp.377-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03260086v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Heavily Abbreviated Manuscripts: HTR engines vs text normalisation approaches</w:t>
               </w:r>
@@ -4849,51 +4849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lausanne, Switzerland. pp.306-316, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4953,51 +4953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Fernández Riva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Gen TEI, 2021 - Book of abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5048,51 +5048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5379,217 +5379,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer’s Hagiographic Hypothesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collating Medieval Vernacular Texts. Aligning Witnesses, Classifying Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Conference 2019 - DH2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO; Utrecht University, Jul 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">DH2019 Digital Humanities Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182737v1</w:t>
+                <w:t xml:space="preserve">hal-02268348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collating Medieval Vernacular Texts. Aligning Witnesses, Classifying Variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer’s Hagiographic Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucence Ing</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2019 Digital Humanities Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Digital Humanities Conference 2019 - DH2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO; Utrecht University, Jul 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268348v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AcTo: How to Build a Network of Integrated Projects for Medieval Occitan</w:t>
               </w:r>
@@ -5700,90 +5700,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ANR Maritem (Manuscrit du Roi. Image, Texte, Musique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6510,51 +6510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Godreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Moins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6586,424 +6586,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual Transmission without Borders: Multiple Multilingual Alignment and Stemmatology of the &amp;quot;Lancelot en prose&amp;quot; (Medieval French, Castilian, Italian)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Authorship of the Works of Chrétien de Troyes: a Stylometric Examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Salvati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Freijedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghan Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Humanities Research 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.65-92, 2024</w:t>
+              <w:t xml:space="preserve">DH Benelux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759151v1</w:t>
+                <w:t xml:space="preserve">hal-04606835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging Error Correction in Recognised Byzantine Greek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Kougia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garces Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Platanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Shabalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st Workshop on Machine Learning for Ancient Languages (ML4AL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Hybrid in Bangkok, France. Association for Computational Linguistics, pp.1-12, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2024.ml4al-1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Authorship of the Works of Chrétien de Troyes: a Stylometric Examination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Textual Transmission without Borders: Multiple Multilingual Alignment and Stemmatology of the &amp;quot;Lancelot en prose&amp;quot; (Medieval French, Castilian, Italian)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH Benelux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Computational Humanities Research 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.65-92, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606835v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Burgundian (di)vine orators and other impostors: Stylometry of Late Medieval Rhetoricians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Salvati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diogital Humanities 2023: Collaboration as an Opportunity, Graz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7166,64 +7166,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copie, authenticité, originalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Camps; Magali Cheynet; Vincent Le Quentrec. 29, 2015, Questes: Revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7564,697 +7564,727 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03018509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Cases Should not Set the Science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MEDUSA 0.1: Medieval European Documents Unified System for Automated text recognition System Report for the ICDAR 2026 Competition on Multilingual Medieval Handwritten Text Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Moins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilla Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396623v1</w:t>
+                <w:t xml:space="preserve">hal-05600991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Transmission of Texts: Written Cultures as Complex Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Big Cases Should not Set the Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086446v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the Encoding of Variants with Stemmatological Analysis: the case of Chrétien's 'Cligés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Transmission of Texts: Written Cultures as Complex Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Randon-Furling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Godreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089045v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français, Xe-XIVe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Pinche</w:t>
+                <w:t xml:space="preserve">Combining the Encoding of Variants with Stemmatological Analysis: the case of Chrétien's 'Cligés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615557v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Old French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français, Xe-XIVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03353125v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe -XIVe siècle Séance 3 : L’allographie, entre besoins scientifiques et pragmatiques. Comment modéliser et optimiser les données d’entraînement pour l’HTR (I) ?</w:t>
+                <w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Old French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Kanaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03494973v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03353125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis</w:t>
+                <w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe -XIVe siècle Séance 3 : L’allographie, entre besoins scientifiques et pragmatiques. Comment modéliser et optimiser les données d’entraînement pour l’HTR (I) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03044106v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03494973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel d'annotation linguistique pour le français moderne (XVIe -XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8276,126 +8306,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collation assistée par ordinateur de témoins de textes en ancien français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02023936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8405,100 +8523,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chanson d’Otinel : édition complète du corpus manuscrit et prolégomènes à l’édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paris-Sorbonne - Paris IV, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01664932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8508,258 +8626,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster 7 Biblissima+ projets en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leflaëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. Zenodo, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.11402844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs vs trees: encoding stemmata in TEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Fernández Riva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Gen TEI, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States. Next Gen TEI, 2021 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8769,310 +8887,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manuscrit du Roi, Paris BnF fr. 844. Edition musicale et textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léontine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données Maritem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot; Portraits de troubadours. Initiales du chansonnier provençal A (Biblioteca apostolica Vaticana, Vat. lat. 5232), publiées par Jean-Loup Lemaître et Françoise Vielliard, avec la collaboration de Louis Duval-Arnould. Cité du Vatican : Biblioteca apostolica Vaticana, 2008. In-8°, LVI-126 pages, ill. coul. (Studi e testi, 444) &amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.575-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9082,91 +9200,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration des données et des documents : balisage XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Structuration des données et des documents : balisage XML, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01706530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9176,130 +9294,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire du texte, vocabulaire de l'image: la représentation des troubadours dans les chansonniers occitans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01536359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9309,236 +9427,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation</w:t>
+                <w:t xml:space="preserve">Texte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête de sources: Dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.110-114</w:t>
+              <w:t xml:space="preserve">, 2021, pp.369-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03048432v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texte numérique</w:t>
+                <w:t xml:space="preserve">Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête de sources: Dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.369-373</w:t>
+              <w:t xml:space="preserve">, 2021, pp.110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03048440v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête de sources: Dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.282-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03048437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9548,105 +9666,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire du texte, vocabulaire de l'image : la représentation des troubadours dans les chansonniers occitans A (BAV, Vat. Lat. 5232), I (BnF, Fr. 854) et K (BnF, Fr. 12473)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId214"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9714,51 +9832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DDFF37A"/>
+    <w:nsid w:val="F44CFDE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9945,51 +10063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbcamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0385-7037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142859419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198967307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357535607" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Robecchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Croenen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60998/116401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343404v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.12689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.88113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591388v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fi&#232;vre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03716538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044086v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax5489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cheynet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quentrec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.3593" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.3565" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conceicao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Godreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15600182" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05062055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05059049v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04086940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107568" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Saviotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04250657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Henry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024733v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716477v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930487v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827975v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2210.16577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129973v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jahan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03485616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Canteaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sin Blima-Barru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Frunzeanu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fern&#225;ndez Riva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03279602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_21" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Spadini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ca&#239;ti-Russo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117389" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117924" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018482v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06210-3.p.0135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LECTIO-EB.5.102565" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05531280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759151v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129986v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pavlopoulos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kougia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garces Arias" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Platanou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Shabalin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.ml4al-1.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04606835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Salvati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Freijedo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghan Bian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Drouet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04532183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8210808" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936009v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerobert.com/essais-et-litterature/affaires-de-style-du-cas-moliere-a-l-affaire-gregory-la-stylometrie-mene-l-enquete-9782321017349.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04707440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396623v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04089045v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615557v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571190v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023936v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01664932v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823095v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuloup" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801839v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01706530v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536359v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048440v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048437v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03282883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbcamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0385-7037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142859419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198967307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357535607" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Robecchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Croenen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60998/116401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343404v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.12689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.88113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03716538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044086v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591388v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fi&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax5489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cheynet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quentrec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.3565" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.3593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05062055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05059049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conceicao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Godreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15600182" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Saviotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04086940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107568" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04250657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2210.16577" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Henry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03485616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Canteaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sin Blima-Barru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Frunzeanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260116v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260086v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fern&#225;ndez Riva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jahan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481089v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03279602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_21" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Spadini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ca&#239;ti-Russo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117389" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117924" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018482v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06210-3.p.0135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LECTIO-EB.5.102565" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05531280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04606835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Salvati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Freijedo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghan Bian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Drouet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129986v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pavlopoulos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kougia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garces Arias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Platanou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Shabalin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.ml4al-1.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04532183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8210808" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936009v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerobert.com/essais-et-litterature/affaires-de-style-du-cas-moliere-a-l-affaire-gregory-la-stylometrie-mene-l-enquete-9782321017349.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04707440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05600991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Conte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guidi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04089045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615557v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494973v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571190v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01664932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuloup" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01706530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048437v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03282883v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>