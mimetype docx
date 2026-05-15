--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -140,53 +140,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">198967307</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://scholar.google.fr/citations?user=z0uvwcMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000357535607</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -239,1656 +260,1665 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'analyse computationnelle de la langue du ms. Turin, BNU, L.II.14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Robecchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, A paraître, 206 (LXIX | II), pp.310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15gi3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter des manuscrits endommagés par le feu grâce à l’augmentation de données par intelligence artificielle: le cas du ms. L.II.14 de Turin (T)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 206, pp.377-383. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15gia⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau fragment de Garin le Loherain à la bibliothèque de l'université de Gand (Gen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godfried Croenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Grüber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romania (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04090513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bifidité » et évolution philologie computationnelle des textes en langue d'oïl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medioevo Romanzo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (1), pp.33-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60998/116401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SegmOnto: A Controlled Vocabulary to Describe and Process Digital Facsimiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/jdmdh.12689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who could be behind QAnon? Authorship attribution with supervised machine-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (4), pp.1418-1430. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/llc/fqad061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalizing Canonicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), pp.88113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22148/001c.88113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Philologie computationnelle à l'École des chartes: premier bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy medieval data, from digitized manuscript to stylometric analysis: Evaluating Paul Meyer’s hagiographic hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (Supplement 2), pp.ii49-ii71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/llc/fqab033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03044086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Classical French Theatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.6485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02591388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Molière most likely did write his plays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (11), pp.eaax5489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aax5489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où va la philologie numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le Moyen Âge pour laboratoire, dir. Florent Coste et Amandine Mussou, 20 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/lht.2092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01674953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copie, authenticité, originalité dans la philologie et son histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Copie, authenticité, originalité, 29, pp.35-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01152005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copie, authenticité, originalité : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (29), pp.3-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questes.3565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copie, authenticité, originalité : conclusion, éléments bibliographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Questes: Revue pluridisciplinaire d’études médiévales, 29 (29), pp.155-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questes.3593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting bounds in a homogeneous corpus: a methodological study applied to medieval literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, SHS-1 (MASHS 2011/2012. Modèles et Apprentissages en Sciences Humaines et Sociales Rédacteurs invités : Mar), pp.55-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00765651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Scribe face au texte. Regards sur quelques cas de doute et sur des formes de pensée philologique au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.65-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00719036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peirols si fo uns paubres cavalliers&amp;quot;: lire les troubadours dans les chansonniers A, I et K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medioevo Romanzo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (2), pp.310-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00781515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1898,4569 +1928,4569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whose Pen Wrote the Map? Battling Over the Armenian Medieval Text Ashkharhatsuyts with Stylometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Style in Eight Syllables: Metric Annotation and Stylometry of Chrétien de Troyes and Contemporaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumet-Riffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Conceicao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Godreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2025 (DH 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DH 2025 - Digital Humanities Benelux Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amsterdam, Netherlands. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15600182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062055v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greening your database of literary works: How to avoid reinventing vocabularies, in favor of sustainable, reusable models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Whose Pen Wrote the Map? Battling Over the Armenian Medieval Text Ashkharhatsuyts with Stylometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2025 (DH2025)</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2025 (DH 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059049v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style in Eight Syllables: Metric Annotation and Stylometry of Chrétien de Troyes and Contemporaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Greening your database of literary works: How to avoid reinventing vocabularies, in favor of sustainable, reusable models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH 2025 - Digital Humanities Benelux Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities 2025 (DH2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129870v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic lines from historical manuscripts: an experiment using GAN and style transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Processing of Digital Manuscripts: Workflows, Pipelines, Best Practices. ICIAP 2023 Workshops. ICIAP 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Udine, Italy. pp.477-488, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-51026-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATMuS Medieval: A multilingual large-scale cross-century dataset in Latin script for handwritten text recognition and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Chagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Athens, Greece. pp.174-194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Kanaoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities - DH2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de linguistique romane, Jul 2022, La Laguna, Tenerife, Espagne. pp.1001-1012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46277/SLR.18.2023.1001-1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346939v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemmatisation de l’ancien français : Présentation du modèle et des outils de l’École des chartes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Louise Labé : une créature de papier?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Congrès International de Linguistique et de Philologie Romanes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanistica 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013381v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ANR Maritem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léontine Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du Cluster 6 de Biblissima+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, David Fiala; Kévin Roger; Biblissima+ (Observatoire des cultures écrites, de l’argile à l’imprimé), Cluster 6 – Les défis du patrimoine musical, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Philologie et Musicologie : L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier aujourd’hui et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christelle Chaillou; Federico Saviotti; Luca Gatti; Philippe Vendrix, Dec 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04821901v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ANR Maritem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Philologie et Musicologie : L’édition des corpus chantés du Moyen Âge et de la Renaissance, hier aujourd’hui et demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christelle Chaillou; Federico Saviotti; Luca Gatti; Philippe Vendrix, Dec 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles du Cluster 6 de Biblissima+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Fiala; Kévin Roger; Biblissima+ (Observatoire des cultures écrites, de l’argile à l’imprimé), Cluster 6 – Les défis du patrimoine musical, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04821892v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04821901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Labé : une créature de papier?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">They're veGAN but they almost taste the same: generating simili-manuscripts with artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Gabay</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Humanities 2023: Collaboration as opportunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organisations, Jul 2023, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8107568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090284v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">They're veGAN but they almost taste the same: generating simili-manuscripts with artificial intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">CATMuS-Medieval: Consistent Approaches to Transcribing ManuScripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malamatenia Vlachou-Efstathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2023: Collaboration as opportunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities - DH2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086940v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Make Love or War? Monitoring the Thematic Evolution of Medieval French Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Humanities Research (CHR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Campus Richelieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Chevallier; Charlotte Duvette, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual, Metrical and Musical Stylometry of the Trouvères Songs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2022 : Responding to Asian Diversity (DH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations (ADHO), Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03716477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les masters TNAH et Humanités numériques de l’École nationale des chartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930542v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les masters TNAH et Humanités numériques de l’École nationale des chartes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t>
+              <w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426094v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Roland to Conan: First results on the corpus of French literary fictions (1050-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Carl Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2022 (DH2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03715836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SegmOnto : Vocabulaire contrôlé pour décrire les manuscrits et les imprimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Segmenter et annoter les images : déconstruire pour reconstruire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost Manuscripts and Extinct Texts : A Dynamic Model of Cultural Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHR 2022: Computational Humanities Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Computational Humanities Research, Dec 2022, Antwerp, Belgium. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arxiv.2210.16577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03827975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CremmaLab project: Transcription guidelines and HTR models for French medieval manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Documents anciens et reconnaissance automatique des écritures manuscrites"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La querelle des diminutifs : comment la petitesse révèle les macro-évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Diachro X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : l’exploitation numérique des thèses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">SegmOnto: common vocabulary and practices for analysing the layout of manuscripts (and more)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Sin Blima-Barru</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Jahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ThENC@. Ouvrir le patrimoine académique : les thèses d'École des chartes accessibles en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Computational Paleography (IWCP@ICDAR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485616v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editing and Attributing Musical Texts: the Chansonnier du Roi and the MARITEM Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">SegmOnto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federico Saviotti</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data, 2nd International Conference of the European Association for Digital Humanities, Krasnoyarsk, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Krasnoyarsk, Russia</w:t>
+              <w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe-XIVe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale des chartes | PSL, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03260116v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Stemmata: A Digital Collection of Textual Genealogies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Psyché' as a Rosetta Stone? Assessing Collaborative Authorship in the French 17th Century Theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Fernández Riva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data, 2nd International Conference of the European Association for Digital Humanities, Krasnoyarsk, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Krasnoyarsk, Russia</w:t>
+              <w:t xml:space="preserve">CHR 2021 Computational Humanities Research 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Amsterdam, Netherlands. pp.377-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03260086v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegmOnto: common vocabulary and practices for analysing the layout of manuscripts (and more)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Table ronde : l’exploitation numérique des thèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Canteaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Pinche</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sin Blima-Barru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jahan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Frunzeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Computational Paleography (IWCP@ICDAR 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">ThENC@. Ouvrir le patrimoine académique : les thèses d'École des chartes accessibles en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336528v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegmOnto</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Editing and Attributing Musical Texts: the Chansonnier du Roi and the MARITEM Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Pinche</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe-XIVe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale des chartes | PSL, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data, 2nd International Conference of the European Association for Digital Humanities, Krasnoyarsk, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481089v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psyché' as a Rosetta Stone? Assessing Collaborative Authorship in the French 17th Century Theatre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Open Stemmata: A Digital Collection of Textual Genealogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Fernández Riva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHR 2021 Computational Humanities Research 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Amsterdam, Netherlands. pp.377-391</w:t>
+              <w:t xml:space="preserve">EADH2021: Interdisciplinary Perspectives on Data, 2nd International Conference of the European Association for Digital Humanities, Krasnoyarsk, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Krasnoyarsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129973v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03260086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Heavily Abbreviated Manuscripts: HTR engines vs text normalisation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lausanne, Switzerland. pp.306-316, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs vs trees: encoding stemmata in TEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Fernández Riva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Gen TEI, 2021 - Book of abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemmatiser des textes et corriger l'annotation grâcè a l'apprentissage profond avec Pyrrha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humanistica, May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance du style: auteur vs genre aux XVIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Puren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humanistica, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardizing linguistic data: method and tools for annotating (pre-orthographic) French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille-Levenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Digital Tools &amp; Uses Congress (DTUC '20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Hammamet, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3423603.3423996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collating Medieval Vernacular Texts. Aligning Witnesses, Classifying Variants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer’s Hagiographic Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucence Ing</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2019 Digital Humanities Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">Digital Humanities Conference 2019 - DH2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO; Utrecht University, Jul 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268348v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer’s Hagiographic Hypothesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Collating Medieval Vernacular Texts. Aligning Witnesses, Classifying Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Spadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities Conference 2019 - DH2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO; Utrecht University, Jul 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">DH2019 Digital Humanities Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182737v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AcTo: How to Build a Network of Integrated Projects for Medieval Occitan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Caïti-Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Couffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lieutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the CLARIN Annual Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02394860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ANR Maritem (Manuscrit du Roi. Image, Texte, Musique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Saviotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Le projet ANR Maritem (Manuscrit du Roi. Image, Texte, Musique), Journée d’études, Pavie, 5 juin 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christelle Chaillou; Federico Saviotti, Jun 2019, Pavie, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04821820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stemmatology: an R package for the computer-assisted analysis of textual traditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus-Based Research in the Humanities CRH-2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.65-74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1117389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscripts in Time and Space: Experiments in Scriptometrics on an Old French Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus-Based Research in the Humanities CRH-2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Vienna, Austria. pp.55-64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.1117924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde « Musicologie et philologie : quelles perspectives ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La poésie médiévale : sources et transmissions entre philologie et musicologie / Medieval poetry: sources and transmissions between philology and musicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.135-144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06210-3.p.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03018482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de corpus d'occitan médiéval et prémoderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guilhem Couffignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XIIe Congrès de l’Association internationale d’études occitanes Albi, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale d'études occitanes (AIEO), Jul 2017, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02050089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genealogical variant locations and simplified stemma: a test case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis of Ancient and Medieval Texts and Manuscripts: Digital Approaches (Lectio: studies in the transmission of texts &amp; ideas, 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tara Andrews; Caroline Macé, Apr 2012, Louvain, Belgium. pp.69-93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.LECTIO-EB.5.102565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01435633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otinel et l'Europe : éléments pour une histoire de la diffusion de la geste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epic Connections / Rencontres épiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nineteenth International Conference of the Société Rencesvals, Aug 2012, Oxford, Royaume-Uni. p. 137-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidas et miniatures dans les chansonniers occitans A, I et K : un &amp;quot; double filtre métatextuel &amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l'Image relit le texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France. pp.201-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00824002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubadours et analyses factorielles : approches statistiques à la représentation de l'auteur dans les chansonniers occitans A, I et K.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Recherche en domaine occitan : approches interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00824016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6470,582 +6500,582 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One tree to Yule them all? Reflexions on intertextuality and text transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Godreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Moins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2025, Lisbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Authorship of the Works of Chrétien de Troyes: a Stylometric Examination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Freijedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donghan Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH Benelux 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging Error Correction in Recognised Byzantine Greek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Pavlopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Kougia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Garces Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Platanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Shabalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st Workshop on Machine Learning for Ancient Languages (ML4AL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Hybrid in Bangkok, France. Association for Computational Linguistics, pp.1-12, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2024.ml4al-1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual Transmission without Borders: Multiple Multilingual Alignment and Stemmatology of the &amp;quot;Lancelot en prose&amp;quot; (Medieval French, Castilian, Italian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Humanities Research 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.65-92, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Burgundian (di)vine orators and other impostors: Stylometry of Late Medieval Rhetoricians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Salvati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diogital Humanities 2023: Collaboration as an Opportunity, Graz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8210808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7055,263 +7085,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affaires de style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782321017349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copie, authenticité, originalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Cheynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quentrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Camps; Magali Cheynet; Vincent Le Quentrec. 29, 2015, Questes: Revue pluridisciplinaire d’études médiévales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01152011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue des manuscrits français de la collection de Gunnar Tilander conservés à la Bibliothèque nationale de Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">87, 2014, Acta Bibliothecæ regiæ Stockholmiensis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01670989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7321,266 +7351,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-to-Image Translation Approach for Page Layout Analysis and Artificial Generation of Historical Manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2024 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14936, Springer Nature Switzerland, pp.140-158, 2024, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70642-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lectrices de chansons de geste aux XIIIe--XVe siècles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douchet, Sébastien; Halary, Marie-Pascale; Lefèvre, Sylvie; Moran, Patrick; Valette, Jean-René. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la pensée de l'histoire au jeu littéraire: études médiévales en l’honneur de Dominique Boutet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 127, pp.409-426, 2019, Nouvelle bibliothèque du Moyen âge, 978-2-7453-5145-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03018425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire externe des chansonniers des troubadours en France du XVIe au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Courouau, Jean-François; Luciani, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Réception des troubadours en Provence. XVIe-XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.25-82, 2018, Études et textes occitans,, 978-2-406-06661-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03018509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7590,930 +7620,930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEDUSA 0.1: Medieval European Documents Unified System for Automated text recognition System Report for the ICDAR 2026 Competition on Multilingual Medieval Handwritten Text Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Moins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilla Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Guidi</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05600991v1</w:t>
+                <w:t xml:space="preserve">hal-05600991v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Cases Should not Set the Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Transmission of Texts: Written Cultures as Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Godreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining the Encoding of Variants with Stemmatological Analysis: the case of Chrétien's 'Cligés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Salvati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français, Xe-XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus and Models for Lemmatisation and POS-tagging of Old French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Kanaoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03353125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création de modèle(s) HTR pour les documents médiévaux en ancien français et moyen français entre le Xe -XIVe siècle Séance 3 : L’allographie, entre besoins scientifiques et pragmatiques. Comment modéliser et optimiser les données d’entraînement pour l’HTR (I) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03494973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel d'annotation linguistique pour le français moderne (XVIe -XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571190v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylometry for Noisy Medieval Data: Evaluating Paul Meyer's Hagiographic Hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03044106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collation assistée par ordinateur de témoins de textes en ancien français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02023936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8523,100 +8553,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chanson d’Otinel : édition complète du corpus manuscrit et prolégomènes à l’édition critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Paris-Sorbonne - Paris IV, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01664932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8626,258 +8656,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster 7 Biblissima+ projets en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gille Levenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucence Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leflaëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles Biblissima+ 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. Zenodo, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11402844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphs vs trees: encoding stemmata in TEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Fernández Riva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Gen TEI, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States. Next Gen TEI, 2021 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8887,310 +8917,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manuscrit du Roi, Paris BnF fr. 844. Edition musicale et textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Saviotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Saviotti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léontine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données Maritem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Mariotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;quot; Portraits de troubadours. Initiales du chansonnier provençal A (Biblioteca apostolica Vaticana, Vat. lat. 5232), publiées par Jean-Loup Lemaître et Françoise Vielliard, avec la collaboration de Louis Duval-Arnould. Cité du Vatican : Biblioteca apostolica Vaticana, 2008. In-8°, LVI-126 pages, ill. coul. (Studi e testi, 444) &amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.575-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00801839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9200,91 +9230,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration des données et des documents : balisage XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Structuration des données et des documents : balisage XML, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01706530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9294,130 +9324,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire du texte, vocabulaire de l'image: la représentation des troubadours dans les chansonniers occitans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01536359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9427,236 +9457,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texte numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête de sources: Dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.369-373</w:t>
+              <w:t xml:space="preserve">, 2021, pp.110-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03048440v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Texte numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête de sources: Dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.110-114</w:t>
+              <w:t xml:space="preserve">, 2021, pp.369-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03048432v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03048440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête de sources: Dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.282-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03048437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9666,105 +9696,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire du texte, vocabulaire de l'image : la représentation des troubadours dans les chansonniers occitans A (BAV, Vat. Lat. 5232), I (BnF, Fr. 854) et K (BnF, Fr. 12473)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9832,51 +9862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F44CFDE0"/>
+    <w:nsid w:val="55AB2404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10063,51 +10093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbcamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0385-7037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142859419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198967307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357535607" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184125v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Robecchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Croenen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129826v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60998/116401" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343404v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.12689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.88113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03716538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044086v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591388v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fi&#232;vre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6485" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax5489" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2092" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152005v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153321v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cheynet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quentrec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.3565" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.3593" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719036v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781515v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05062055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05059049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conceicao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Godreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15600182" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Saviotti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04086940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107568" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04250657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426094v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2210.16577" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716526v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955319v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Henry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03485616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Canteaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sin Blima-Barru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Frunzeanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260116v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260086v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fern&#225;ndez Riva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336528v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jahan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481089v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03279602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_21" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577853v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Spadini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394860v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ca&#239;ti-Russo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117389" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117924" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018482v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06210-3.p.0135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050089v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LECTIO-EB.5.102565" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394095v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05531280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04606835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Salvati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Freijedo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghan Bian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Drouet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129986v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pavlopoulos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kougia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garces Arias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Platanou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Shabalin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.ml4al-1.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04532183v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8210808" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936009v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerobert.com/essais-et-litterature/affaires-de-style-du-cas-moliere-a-l-affaire-gregory-la-stylometrie-mene-l-enquete-9782321017349.html" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670989v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04707440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018425v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05600991v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Conte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guidi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04089045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615557v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494973v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571190v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01664932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403008v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822703v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuloup" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01706530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536359v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048437v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03282883v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jbcamps" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0385-7037" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142859419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198967307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.fr/citations?user=z0uvwcMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357535607" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184125v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Robecchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gi3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184196v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfried Croenen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Gr&#252;ber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60998/116401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343404v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.12689" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22148/001c.88113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03716538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044086v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqab033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02591388v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fi&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.6485" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aax5489" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674953v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2092" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cheynet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quentrec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.3565" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questes.3593" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conceicao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Godreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15600182" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05062055v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05059049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04453952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamatenia Vlachou-Efstathiou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013381v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Kanaoka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.1001-1012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ontine Fortin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Saviotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04086940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107568" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04250657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Carl Langlais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024733v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Mariotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03715836v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930487v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827975v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2210.16577" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Henry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jahan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03485616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Canteaut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sin Blima-Barru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Frunzeanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260116v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Fern&#225;ndez Riva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03279602v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille Levenson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02577853v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Tanguy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gille-Levenson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3423996" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Spadini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394860v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Ca&#239;ti-Russo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lieutard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821820v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cazaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695903v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117389" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1117924" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018482v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06210-3.p.0135" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guilhem Couffignal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435633v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.LECTIO-EB.5.102565" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394095v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824016v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05531280v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04606835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Salvati" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Freijedo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghan Bian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Drouet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05129986v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pavlopoulos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kougia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Garces Arias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Platanou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Shabalin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.ml4al-1.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04532183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8210808" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936009v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerobert.com/essais-et-litterature/affaires-de-style-du-cas-moliere-a-l-affaire-gregory-la-stylometrie-mene-l-enquete-9782321017349.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670989v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04707440v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018425v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05600991v3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guidi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Conte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396623v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04089045v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615557v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571190v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023936v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01664932v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hamel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefla&#235;c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11402844" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403008v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823095v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bonnin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822703v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuloup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801839v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01706530v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01536359v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048440v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03282883v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>